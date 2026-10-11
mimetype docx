--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409575897" name="Picture">
+                  <wp:docPr id="1273593353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409575897" name="Picture"/>
+                          <pic:cNvPr id="1273593353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492990068" name="Picture">
+                  <wp:docPr id="74716812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492990068" name="Picture"/>
+                          <pic:cNvPr id="74716812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="186833410" name="Picture">
+                        <wp:docPr id="769360126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="186833410" name="Picture"/>
+                                <pic:cNvPr id="769360126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223149170" name="Picture">
+                  <wp:docPr id="1532466151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223149170" name="Picture"/>
+                          <pic:cNvPr id="1532466151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164417089" name="Picture">
+                  <wp:docPr id="189573680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164417089" name="Picture"/>
+                          <pic:cNvPr id="189573680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227403322" name="Picture">
+                  <wp:docPr id="1706376903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227403322" name="Picture"/>
+                          <pic:cNvPr id="1706376903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138363491" name="Picture">
+                  <wp:docPr id="631683599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138363491" name="Picture"/>
+                          <pic:cNvPr id="631683599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911896043" name="Picture">
+                  <wp:docPr id="869490367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911896043" name="Picture"/>
+                          <pic:cNvPr id="869490367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="305009047" name="Picture">
+                        <wp:docPr id="848087457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="305009047" name="Picture"/>
+                                <pic:cNvPr id="848087457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022664911" name="Picture">
+                        <wp:docPr id="1896601704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022664911" name="Picture"/>
+                                <pic:cNvPr id="1896601704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965789787" name="Picture">
+                        <wp:docPr id="449459485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965789787" name="Picture"/>
+                                <pic:cNvPr id="449459485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821101217" name="Picture">
+                        <wp:docPr id="247615185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821101217" name="Picture"/>
+                                <pic:cNvPr id="247615185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="345440146" name="Picture">
+                        <wp:docPr id="1998395572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="345440146" name="Picture"/>
+                                <pic:cNvPr id="1998395572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692359583" name="Picture">
+                        <wp:docPr id="53291375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692359583" name="Picture"/>
+                                <pic:cNvPr id="53291375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978702916" name="Picture">
+                        <wp:docPr id="947492603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978702916" name="Picture"/>
+                                <pic:cNvPr id="947492603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490250868" name="Picture">
+                        <wp:docPr id="702305670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490250868" name="Picture"/>
+                                <pic:cNvPr id="702305670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098207109" name="Picture">
+                        <wp:docPr id="1898930967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098207109" name="Picture"/>
+                                <pic:cNvPr id="1898930967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="873937571" name="Picture">
+                        <wp:docPr id="616727310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="873937571" name="Picture"/>
+                                <pic:cNvPr id="616727310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815664636" name="Picture">
+                        <wp:docPr id="720919048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815664636" name="Picture"/>
+                                <pic:cNvPr id="720919048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1031073152" name="Picture">
+                        <wp:docPr id="1579311021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1031073152" name="Picture"/>
+                                <pic:cNvPr id="1579311021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1470265296" name="Picture">
+                        <wp:docPr id="1663729640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1470265296" name="Picture"/>
+                                <pic:cNvPr id="1663729640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1468382360" name="Picture">
+                        <wp:docPr id="1448348782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1468382360" name="Picture"/>
+                                <pic:cNvPr id="1448348782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432437684" name="Picture">
+                        <wp:docPr id="1620230107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432437684" name="Picture"/>
+                                <pic:cNvPr id="1620230107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446518070" name="Picture">
+                  <wp:docPr id="399666303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446518070" name="Picture"/>
+                          <pic:cNvPr id="399666303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668437118" name="Picture">
+                  <wp:docPr id="767981848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668437118" name="Picture"/>
+                          <pic:cNvPr id="767981848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255403396" name="Picture">
+                  <wp:docPr id="156145296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255403396" name="Picture"/>
+                          <pic:cNvPr id="156145296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041159627" name="Picture">
+                  <wp:docPr id="2132309705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041159627" name="Picture"/>
+                          <pic:cNvPr id="2132309705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034609266" name="Picture">
+                  <wp:docPr id="1985809966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034609266" name="Picture"/>
+                          <pic:cNvPr id="1985809966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556783588" name="Picture">
+                  <wp:docPr id="2095913236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556783588" name="Picture"/>
+                          <pic:cNvPr id="2095913236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894148107" name="Picture">
+                        <wp:docPr id="1357080026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894148107" name="Picture"/>
+                                <pic:cNvPr id="1357080026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457649103" name="Picture">
+                  <wp:docPr id="1209514067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457649103" name="Picture"/>
+                          <pic:cNvPr id="1209514067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368466863" name="Picture">
+                  <wp:docPr id="329761809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368466863" name="Picture"/>
+                          <pic:cNvPr id="329761809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452527402" name="Picture">
+                  <wp:docPr id="1486990858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452527402" name="Picture"/>
+                          <pic:cNvPr id="1486990858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144481498" name="Picture">
+                  <wp:docPr id="1150865301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144481498" name="Picture"/>
+                          <pic:cNvPr id="1150865301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058396380" name="Picture">
+                  <wp:docPr id="1327064896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058396380" name="Picture"/>
+                          <pic:cNvPr id="1327064896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092553006" name="Picture">
+                  <wp:docPr id="221639875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092553006" name="Picture"/>
+                          <pic:cNvPr id="221639875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80785297" name="Picture">
+                        <wp:docPr id="2068179563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80785297" name="Picture"/>
+                                <pic:cNvPr id="2068179563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027575900" name="Picture">
+                  <wp:docPr id="1509202476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027575900" name="Picture"/>
+                          <pic:cNvPr id="1509202476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130992148" name="Picture">
+                  <wp:docPr id="1919366238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130992148" name="Picture"/>
+                          <pic:cNvPr id="1919366238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587462932" name="Picture">
+                  <wp:docPr id="976252573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587462932" name="Picture"/>
+                          <pic:cNvPr id="976252573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088427164" name="Picture">
+                  <wp:docPr id="431721998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088427164" name="Picture"/>
+                          <pic:cNvPr id="431721998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093768883" name="Picture">
+                  <wp:docPr id="222829525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093768883" name="Picture"/>
+                          <pic:cNvPr id="222829525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978157412" name="Picture">
+                  <wp:docPr id="1807661312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978157412" name="Picture"/>
+                          <pic:cNvPr id="1807661312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471965631" name="Picture">
+                        <wp:docPr id="374798665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471965631" name="Picture"/>
+                                <pic:cNvPr id="374798665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621670213" name="Picture">
+                  <wp:docPr id="138294330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621670213" name="Picture"/>
+                          <pic:cNvPr id="138294330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456767689" name="Picture">
+                  <wp:docPr id="47829285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456767689" name="Picture"/>
+                          <pic:cNvPr id="47829285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357988706" name="Picture">
+                  <wp:docPr id="1855154160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357988706" name="Picture"/>
+                          <pic:cNvPr id="1855154160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772774296" name="Picture">
+                  <wp:docPr id="841013253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772774296" name="Picture"/>
+                          <pic:cNvPr id="841013253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858329958" name="Picture">
+                  <wp:docPr id="2054473783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858329958" name="Picture"/>
+                          <pic:cNvPr id="2054473783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405210586" name="Picture">
+                  <wp:docPr id="2034329775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405210586" name="Picture"/>
+                          <pic:cNvPr id="2034329775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1793332964" name="Picture">
+                        <wp:docPr id="1805261346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1793332964" name="Picture"/>
+                                <pic:cNvPr id="1805261346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956438005" name="Picture">
+                  <wp:docPr id="1957292084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956438005" name="Picture"/>
+                          <pic:cNvPr id="1957292084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939568391" name="Picture">
+                  <wp:docPr id="1331275657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939568391" name="Picture"/>
+                          <pic:cNvPr id="1331275657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900312394" name="Picture">
+                  <wp:docPr id="919846655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900312394" name="Picture"/>
+                          <pic:cNvPr id="919846655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073652956" name="Picture">
+                  <wp:docPr id="2037862355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073652956" name="Picture"/>
+                          <pic:cNvPr id="2037862355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565238282" name="Picture">
+                  <wp:docPr id="468914608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565238282" name="Picture"/>
+                          <pic:cNvPr id="468914608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552855573" name="Picture">
+                  <wp:docPr id="1977210681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552855573" name="Picture"/>
+                          <pic:cNvPr id="1977210681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917711646" name="Picture">
+                  <wp:docPr id="1963247803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917711646" name="Picture"/>
+                          <pic:cNvPr id="1963247803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521966169" name="Picture">
+                  <wp:docPr id="1187062393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521966169" name="Picture"/>
+                          <pic:cNvPr id="1187062393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416211498" name="Picture">
+                  <wp:docPr id="956293398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416211498" name="Picture"/>
+                          <pic:cNvPr id="956293398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>