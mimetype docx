--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057558630" name="Picture">
+                  <wp:docPr id="795918055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057558630" name="Picture"/>
+                          <pic:cNvPr id="795918055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543786329" name="Picture">
+                  <wp:docPr id="1573297686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543786329" name="Picture"/>
+                          <pic:cNvPr id="1573297686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684141285" name="Picture">
+                        <wp:docPr id="1367361920" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684141285" name="Picture"/>
+                                <pic:cNvPr id="1367361920" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431691265" name="Picture">
+                  <wp:docPr id="1666083949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431691265" name="Picture"/>
+                          <pic:cNvPr id="1666083949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913760170" name="Picture">
+                  <wp:docPr id="1703126988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913760170" name="Picture"/>
+                          <pic:cNvPr id="1703126988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149439791" name="Picture">
+                  <wp:docPr id="1320359852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149439791" name="Picture"/>
+                          <pic:cNvPr id="1320359852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607543373" name="Picture">
+                  <wp:docPr id="701738090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607543373" name="Picture"/>
+                          <pic:cNvPr id="701738090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192472632" name="Picture">
+                  <wp:docPr id="559788128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192472632" name="Picture"/>
+                          <pic:cNvPr id="559788128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289251073" name="Picture">
+                        <wp:docPr id="1834151541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289251073" name="Picture"/>
+                                <pic:cNvPr id="1834151541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368622595" name="Picture">
+                        <wp:docPr id="1854510170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368622595" name="Picture"/>
+                                <pic:cNvPr id="1854510170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887090820" name="Picture">
+                        <wp:docPr id="989467387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887090820" name="Picture"/>
+                                <pic:cNvPr id="989467387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="728496985" name="Picture">
+                        <wp:docPr id="75175300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="728496985" name="Picture"/>
+                                <pic:cNvPr id="75175300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="30746141" name="Picture">
+                        <wp:docPr id="1235949724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="30746141" name="Picture"/>
+                                <pic:cNvPr id="1235949724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358798834" name="Picture">
+                        <wp:docPr id="1050685634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358798834" name="Picture"/>
+                                <pic:cNvPr id="1050685634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564718732" name="Picture">
+                        <wp:docPr id="342673062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564718732" name="Picture"/>
+                                <pic:cNvPr id="342673062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126249389" name="Picture">
+                        <wp:docPr id="1768627143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126249389" name="Picture"/>
+                                <pic:cNvPr id="1768627143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="30597622" name="Picture">
+                        <wp:docPr id="2128836514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="30597622" name="Picture"/>
+                                <pic:cNvPr id="2128836514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972984503" name="Picture">
+                        <wp:docPr id="2045147217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972984503" name="Picture"/>
+                                <pic:cNvPr id="2045147217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="28092800" name="Picture">
+                        <wp:docPr id="497434526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="28092800" name="Picture"/>
+                                <pic:cNvPr id="497434526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475875426" name="Picture">
+                        <wp:docPr id="976695865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475875426" name="Picture"/>
+                                <pic:cNvPr id="976695865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="601858699" name="Picture">
+                        <wp:docPr id="360598054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="601858699" name="Picture"/>
+                                <pic:cNvPr id="360598054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1234166904" name="Picture">
+                        <wp:docPr id="1740720740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1234166904" name="Picture"/>
+                                <pic:cNvPr id="1740720740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494246128" name="Picture">
+                        <wp:docPr id="1199864329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494246128" name="Picture"/>
+                                <pic:cNvPr id="1199864329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531123062" name="Picture">
+                  <wp:docPr id="1852616410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531123062" name="Picture"/>
+                          <pic:cNvPr id="1852616410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265896650" name="Picture">
+                  <wp:docPr id="1638377286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265896650" name="Picture"/>
+                          <pic:cNvPr id="1638377286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786451339" name="Picture">
+                  <wp:docPr id="1379539794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786451339" name="Picture"/>
+                          <pic:cNvPr id="1379539794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761105748" name="Picture">
+                  <wp:docPr id="644657259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761105748" name="Picture"/>
+                          <pic:cNvPr id="644657259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910541494" name="Picture">
+                  <wp:docPr id="595727276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910541494" name="Picture"/>
+                          <pic:cNvPr id="595727276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883249703" name="Picture">
+                  <wp:docPr id="1173521619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883249703" name="Picture"/>
+                          <pic:cNvPr id="1173521619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108981583" name="Picture">
+                        <wp:docPr id="141278214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108981583" name="Picture"/>
+                                <pic:cNvPr id="141278214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048899299" name="Picture">
+                  <wp:docPr id="2004354986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048899299" name="Picture"/>
+                          <pic:cNvPr id="2004354986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567667260" name="Picture">
+                  <wp:docPr id="1241656135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567667260" name="Picture"/>
+                          <pic:cNvPr id="1241656135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390199570" name="Picture">
+                  <wp:docPr id="534521229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390199570" name="Picture"/>
+                          <pic:cNvPr id="534521229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761066970" name="Picture">
+                  <wp:docPr id="1832809909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761066970" name="Picture"/>
+                          <pic:cNvPr id="1832809909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925370048" name="Picture">
+                  <wp:docPr id="1609910167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925370048" name="Picture"/>
+                          <pic:cNvPr id="1609910167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811609184" name="Picture">
+                  <wp:docPr id="1357800142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811609184" name="Picture"/>
+                          <pic:cNvPr id="1357800142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761317280" name="Picture">
+                        <wp:docPr id="93436786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761317280" name="Picture"/>
+                                <pic:cNvPr id="93436786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497998323" name="Picture">
+                  <wp:docPr id="642400540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497998323" name="Picture"/>
+                          <pic:cNvPr id="642400540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049005040" name="Picture">
+                  <wp:docPr id="1274437319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049005040" name="Picture"/>
+                          <pic:cNvPr id="1274437319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723019234" name="Picture">
+                  <wp:docPr id="1533711478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723019234" name="Picture"/>
+                          <pic:cNvPr id="1533711478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582485296" name="Picture">
+                  <wp:docPr id="1173339598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582485296" name="Picture"/>
+                          <pic:cNvPr id="1173339598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096682769" name="Picture">
+                  <wp:docPr id="718317699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096682769" name="Picture"/>
+                          <pic:cNvPr id="718317699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571728231" name="Picture">
+                  <wp:docPr id="271756913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571728231" name="Picture"/>
+                          <pic:cNvPr id="271756913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355992330" name="Picture">
+                        <wp:docPr id="579154705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355992330" name="Picture"/>
+                                <pic:cNvPr id="579154705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014294500" name="Picture">
+                  <wp:docPr id="666980374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014294500" name="Picture"/>
+                          <pic:cNvPr id="666980374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988141862" name="Picture">
+                  <wp:docPr id="1417258770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988141862" name="Picture"/>
+                          <pic:cNvPr id="1417258770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797316406" name="Picture">
+                  <wp:docPr id="207125994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797316406" name="Picture"/>
+                          <pic:cNvPr id="207125994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460174632" name="Picture">
+                  <wp:docPr id="225116628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460174632" name="Picture"/>
+                          <pic:cNvPr id="225116628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883550992" name="Picture">
+                  <wp:docPr id="1060665961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883550992" name="Picture"/>
+                          <pic:cNvPr id="1060665961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644452309" name="Picture">
+                  <wp:docPr id="1771808984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644452309" name="Picture"/>
+                          <pic:cNvPr id="1771808984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229333231" name="Picture">
+                        <wp:docPr id="1415596898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229333231" name="Picture"/>
+                                <pic:cNvPr id="1415596898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358155099" name="Picture">
+                  <wp:docPr id="170577754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358155099" name="Picture"/>
+                          <pic:cNvPr id="170577754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122198922" name="Picture">
+                  <wp:docPr id="1548201510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122198922" name="Picture"/>
+                          <pic:cNvPr id="1548201510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393015282" name="Picture">
+                  <wp:docPr id="1933806324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393015282" name="Picture"/>
+                          <pic:cNvPr id="1933806324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591314951" name="Picture">
+                  <wp:docPr id="854420482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591314951" name="Picture"/>
+                          <pic:cNvPr id="854420482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639597950" name="Picture">
+                  <wp:docPr id="141753405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639597950" name="Picture"/>
+                          <pic:cNvPr id="141753405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183111948" name="Picture">
+                  <wp:docPr id="594566648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183111948" name="Picture"/>
+                          <pic:cNvPr id="594566648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218832064" name="Picture">
+                  <wp:docPr id="1071129994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218832064" name="Picture"/>
+                          <pic:cNvPr id="1071129994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717916350" name="Picture">
+                  <wp:docPr id="591102706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717916350" name="Picture"/>
+                          <pic:cNvPr id="591102706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387352685" name="Picture">
+                  <wp:docPr id="1857368699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387352685" name="Picture"/>
+                          <pic:cNvPr id="1857368699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>