--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809182328" name="Picture">
+                  <wp:docPr id="257569931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809182328" name="Picture"/>
+                          <pic:cNvPr id="257569931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71961059" name="Picture">
+                  <wp:docPr id="718090146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71961059" name="Picture"/>
+                          <pic:cNvPr id="718090146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647927636" name="Picture">
+                        <wp:docPr id="753766998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647927636" name="Picture"/>
+                                <pic:cNvPr id="753766998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893464860" name="Picture">
+                  <wp:docPr id="585707938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893464860" name="Picture"/>
+                          <pic:cNvPr id="585707938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199000563" name="Picture">
+                  <wp:docPr id="817139632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199000563" name="Picture"/>
+                          <pic:cNvPr id="817139632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930939244" name="Picture">
+                  <wp:docPr id="864282329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930939244" name="Picture"/>
+                          <pic:cNvPr id="864282329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841447272" name="Picture">
+                  <wp:docPr id="1221255842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841447272" name="Picture"/>
+                          <pic:cNvPr id="1221255842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4987865" name="Picture">
+                  <wp:docPr id="417278757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4987865" name="Picture"/>
+                          <pic:cNvPr id="417278757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="452009186" name="Picture">
+                        <wp:docPr id="2145728067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="452009186" name="Picture"/>
+                                <pic:cNvPr id="2145728067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1230857523" name="Picture">
+                        <wp:docPr id="1354169115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1230857523" name="Picture"/>
+                                <pic:cNvPr id="1354169115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="874008923" name="Picture">
+                        <wp:docPr id="60278319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="874008923" name="Picture"/>
+                                <pic:cNvPr id="60278319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229281503" name="Picture">
+                        <wp:docPr id="80027292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229281503" name="Picture"/>
+                                <pic:cNvPr id="80027292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511857576" name="Picture">
+                        <wp:docPr id="1960767820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511857576" name="Picture"/>
+                                <pic:cNvPr id="1960767820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1437833851" name="Picture">
+                        <wp:docPr id="1738992229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1437833851" name="Picture"/>
+                                <pic:cNvPr id="1738992229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001901624" name="Picture">
+                        <wp:docPr id="939009544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001901624" name="Picture"/>
+                                <pic:cNvPr id="939009544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262619743" name="Picture">
+                        <wp:docPr id="481575433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262619743" name="Picture"/>
+                                <pic:cNvPr id="481575433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176997625" name="Picture">
+                        <wp:docPr id="846416764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176997625" name="Picture"/>
+                                <pic:cNvPr id="846416764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777243528" name="Picture">
+                        <wp:docPr id="1084341699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777243528" name="Picture"/>
+                                <pic:cNvPr id="1084341699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1302366758" name="Picture">
+                        <wp:docPr id="353121702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1302366758" name="Picture"/>
+                                <pic:cNvPr id="353121702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783305132" name="Picture">
+                        <wp:docPr id="64268007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783305132" name="Picture"/>
+                                <pic:cNvPr id="64268007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117922589" name="Picture">
+                  <wp:docPr id="1430414043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117922589" name="Picture"/>
+                          <pic:cNvPr id="1430414043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308279906" name="Picture">
+                  <wp:docPr id="1225447922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308279906" name="Picture"/>
+                          <pic:cNvPr id="1225447922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470968745" name="Picture">
+                  <wp:docPr id="1282097643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470968745" name="Picture"/>
+                          <pic:cNvPr id="1282097643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044854715" name="Picture">
+                  <wp:docPr id="772232120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044854715" name="Picture"/>
+                          <pic:cNvPr id="772232120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288265633" name="Picture">
+                  <wp:docPr id="1696057855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288265633" name="Picture"/>
+                          <pic:cNvPr id="1696057855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219041375" name="Picture">
+                  <wp:docPr id="822182065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219041375" name="Picture"/>
+                          <pic:cNvPr id="822182065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16269,57 +16269,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1323276407" name="Picture">
+                        <wp:docPr id="975285516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1323276407" name="Picture"/>
+                                <pic:cNvPr id="975285516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17244,57 +17244,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1434133000" name="Picture">
+                        <wp:docPr id="1913114786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1434133000" name="Picture"/>
+                                <pic:cNvPr id="1913114786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18633,57 +18633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834094815" name="Picture">
+                  <wp:docPr id="1198468588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834094815" name="Picture"/>
+                          <pic:cNvPr id="1198468588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18722,57 +18722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177841505" name="Picture">
+                  <wp:docPr id="2119416286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177841505" name="Picture"/>
+                          <pic:cNvPr id="2119416286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19366,57 +19366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246981837" name="Picture">
+                  <wp:docPr id="840819830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246981837" name="Picture"/>
+                          <pic:cNvPr id="840819830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20364,57 +20364,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965565432" name="Picture">
+                  <wp:docPr id="1409824727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965565432" name="Picture"/>
+                          <pic:cNvPr id="1409824727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20467,57 +20467,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149416970" name="Picture">
+                  <wp:docPr id="934224746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149416970" name="Picture"/>
+                          <pic:cNvPr id="934224746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21844,57 +21844,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914316145" name="Picture">
+                  <wp:docPr id="1765871791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914316145" name="Picture"/>
+                          <pic:cNvPr id="1765871791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22987,57 +22987,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169063181" name="Picture">
+                        <wp:docPr id="1962215373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169063181" name="Picture"/>
+                                <pic:cNvPr id="1962215373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24348,57 +24348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687943315" name="Picture">
+                  <wp:docPr id="365995412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687943315" name="Picture"/>
+                          <pic:cNvPr id="365995412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24437,57 +24437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010443543" name="Picture">
+                  <wp:docPr id="1816584842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010443543" name="Picture"/>
+                          <pic:cNvPr id="1816584842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25081,57 +25081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034991817" name="Picture">
+                  <wp:docPr id="354957384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034991817" name="Picture"/>
+                          <pic:cNvPr id="354957384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26079,57 +26079,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307548194" name="Picture">
+                  <wp:docPr id="1671182069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307548194" name="Picture"/>
+                          <pic:cNvPr id="1671182069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26182,57 +26182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494195846" name="Picture">
+                  <wp:docPr id="33015212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494195846" name="Picture"/>
+                          <pic:cNvPr id="33015212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27561,57 +27561,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408395780" name="Picture">
+                  <wp:docPr id="1221741981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408395780" name="Picture"/>
+                          <pic:cNvPr id="1221741981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28695,57 +28695,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849257161" name="Picture">
+                        <wp:docPr id="1169150725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849257161" name="Picture"/>
+                                <pic:cNvPr id="1169150725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30189,57 +30189,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263249034" name="Picture">
+                  <wp:docPr id="533450888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263249034" name="Picture"/>
+                          <pic:cNvPr id="533450888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30278,57 +30278,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210460520" name="Picture">
+                  <wp:docPr id="1374614452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210460520" name="Picture"/>
+                          <pic:cNvPr id="1374614452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30922,57 +30922,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816264352" name="Picture">
+                  <wp:docPr id="539019964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816264352" name="Picture"/>
+                          <pic:cNvPr id="539019964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31920,57 +31920,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144069458" name="Picture">
+                  <wp:docPr id="560050864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144069458" name="Picture"/>
+                          <pic:cNvPr id="560050864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32023,57 +32023,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774703793" name="Picture">
+                  <wp:docPr id="1368504410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774703793" name="Picture"/>
+                          <pic:cNvPr id="1368504410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33400,57 +33400,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339905687" name="Picture">
+                  <wp:docPr id="2043515972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339905687" name="Picture"/>
+                          <pic:cNvPr id="2043515972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34543,57 +34543,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1632468042" name="Picture">
+                        <wp:docPr id="1473698684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1632468042" name="Picture"/>
+                                <pic:cNvPr id="1473698684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35764,57 +35764,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634427584" name="Picture">
+                  <wp:docPr id="1118575222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634427584" name="Picture"/>
+                          <pic:cNvPr id="1118575222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35835,57 +35835,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526728767" name="Picture">
+                  <wp:docPr id="1918638772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526728767" name="Picture"/>
+                          <pic:cNvPr id="1918638772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36249,57 +36249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409284168" name="Picture">
+                  <wp:docPr id="846715360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409284168" name="Picture"/>
+                          <pic:cNvPr id="846715360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>