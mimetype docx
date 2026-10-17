--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533308621" name="Picture">
+                  <wp:docPr id="318520559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533308621" name="Picture"/>
+                          <pic:cNvPr id="318520559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238337574" name="Picture">
+                  <wp:docPr id="1804704607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238337574" name="Picture"/>
+                          <pic:cNvPr id="1804704607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244129848" name="Picture">
+                        <wp:docPr id="1298359715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244129848" name="Picture"/>
+                                <pic:cNvPr id="1298359715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651668131" name="Picture">
+                  <wp:docPr id="1702339620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651668131" name="Picture"/>
+                          <pic:cNvPr id="1702339620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733475251" name="Picture">
+                  <wp:docPr id="1969526814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733475251" name="Picture"/>
+                          <pic:cNvPr id="1969526814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591906507" name="Picture">
+                  <wp:docPr id="1327754940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591906507" name="Picture"/>
+                          <pic:cNvPr id="1327754940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126828769" name="Picture">
+                  <wp:docPr id="932936758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126828769" name="Picture"/>
+                          <pic:cNvPr id="932936758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560218138" name="Picture">
+                  <wp:docPr id="753065793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560218138" name="Picture"/>
+                          <pic:cNvPr id="753065793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183275558" name="Picture">
+                        <wp:docPr id="411531283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183275558" name="Picture"/>
+                                <pic:cNvPr id="411531283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137081599" name="Picture">
+                        <wp:docPr id="1647547762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137081599" name="Picture"/>
+                                <pic:cNvPr id="1647547762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793597406" name="Picture">
+                        <wp:docPr id="1110466155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793597406" name="Picture"/>
+                                <pic:cNvPr id="1110466155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667909864" name="Picture">
+                        <wp:docPr id="114652802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667909864" name="Picture"/>
+                                <pic:cNvPr id="114652802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966393547" name="Picture">
+                        <wp:docPr id="2008842566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966393547" name="Picture"/>
+                                <pic:cNvPr id="2008842566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658251753" name="Picture">
+                        <wp:docPr id="1613806446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658251753" name="Picture"/>
+                                <pic:cNvPr id="1613806446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449703934" name="Picture">
+                        <wp:docPr id="1656988541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449703934" name="Picture"/>
+                                <pic:cNvPr id="1656988541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900106246" name="Picture">
+                        <wp:docPr id="1031519354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900106246" name="Picture"/>
+                                <pic:cNvPr id="1031519354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="32535746" name="Picture">
+                        <wp:docPr id="1652165151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="32535746" name="Picture"/>
+                                <pic:cNvPr id="1652165151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="118911550" name="Picture">
+                        <wp:docPr id="953194723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="118911550" name="Picture"/>
+                                <pic:cNvPr id="953194723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785100312" name="Picture">
+                        <wp:docPr id="1825210884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785100312" name="Picture"/>
+                                <pic:cNvPr id="1825210884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="627960044" name="Picture">
+                        <wp:docPr id="1875226911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="627960044" name="Picture"/>
+                                <pic:cNvPr id="1875226911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563734447" name="Picture">
+                        <wp:docPr id="1601764676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563734447" name="Picture"/>
+                                <pic:cNvPr id="1601764676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498932583" name="Picture">
+                        <wp:docPr id="864055910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498932583" name="Picture"/>
+                                <pic:cNvPr id="864055910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957312203" name="Picture">
+                        <wp:docPr id="540823734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957312203" name="Picture"/>
+                                <pic:cNvPr id="540823734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692743845" name="Picture">
+                  <wp:docPr id="1802781411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692743845" name="Picture"/>
+                          <pic:cNvPr id="1802781411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733703736" name="Picture">
+                  <wp:docPr id="214071357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733703736" name="Picture"/>
+                          <pic:cNvPr id="214071357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065084772" name="Picture">
+                  <wp:docPr id="510387283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065084772" name="Picture"/>
+                          <pic:cNvPr id="510387283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785240661" name="Picture">
+                  <wp:docPr id="828578684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785240661" name="Picture"/>
+                          <pic:cNvPr id="828578684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603138375" name="Picture">
+                  <wp:docPr id="770890124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603138375" name="Picture"/>
+                          <pic:cNvPr id="770890124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451176532" name="Picture">
+                  <wp:docPr id="1300302161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451176532" name="Picture"/>
+                          <pic:cNvPr id="1300302161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124443263" name="Picture">
+                        <wp:docPr id="1262345024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124443263" name="Picture"/>
+                                <pic:cNvPr id="1262345024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122858489" name="Picture">
+                  <wp:docPr id="2096220284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122858489" name="Picture"/>
+                          <pic:cNvPr id="2096220284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917937150" name="Picture">
+                  <wp:docPr id="1853453847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917937150" name="Picture"/>
+                          <pic:cNvPr id="1853453847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259997277" name="Picture">
+                  <wp:docPr id="1270564675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259997277" name="Picture"/>
+                          <pic:cNvPr id="1270564675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282836649" name="Picture">
+                  <wp:docPr id="667728125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282836649" name="Picture"/>
+                          <pic:cNvPr id="667728125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324797838" name="Picture">
+                  <wp:docPr id="1163157735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324797838" name="Picture"/>
+                          <pic:cNvPr id="1163157735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704480359" name="Picture">
+                  <wp:docPr id="998081118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704480359" name="Picture"/>
+                          <pic:cNvPr id="998081118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199798076" name="Picture">
+                        <wp:docPr id="941439200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199798076" name="Picture"/>
+                                <pic:cNvPr id="941439200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740569424" name="Picture">
+                  <wp:docPr id="1873093327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740569424" name="Picture"/>
+                          <pic:cNvPr id="1873093327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193500287" name="Picture">
+                  <wp:docPr id="869252477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193500287" name="Picture"/>
+                          <pic:cNvPr id="869252477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391729216" name="Picture">
+                  <wp:docPr id="1734835177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391729216" name="Picture"/>
+                          <pic:cNvPr id="1734835177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727349688" name="Picture">
+                  <wp:docPr id="805775944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727349688" name="Picture"/>
+                          <pic:cNvPr id="805775944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988529669" name="Picture">
+                  <wp:docPr id="1938661368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988529669" name="Picture"/>
+                          <pic:cNvPr id="1938661368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287954684" name="Picture">
+                  <wp:docPr id="488313281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287954684" name="Picture"/>
+                          <pic:cNvPr id="488313281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208628694" name="Picture">
+                        <wp:docPr id="2099923832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208628694" name="Picture"/>
+                                <pic:cNvPr id="2099923832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403962001" name="Picture">
+                  <wp:docPr id="947574789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403962001" name="Picture"/>
+                          <pic:cNvPr id="947574789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301147303" name="Picture">
+                  <wp:docPr id="188858584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301147303" name="Picture"/>
+                          <pic:cNvPr id="188858584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747999411" name="Picture">
+                  <wp:docPr id="1364219707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747999411" name="Picture"/>
+                          <pic:cNvPr id="1364219707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921634206" name="Picture">
+                  <wp:docPr id="1293442435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921634206" name="Picture"/>
+                          <pic:cNvPr id="1293442435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301065230" name="Picture">
+                  <wp:docPr id="176789105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301065230" name="Picture"/>
+                          <pic:cNvPr id="176789105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808989400" name="Picture">
+                  <wp:docPr id="1420123354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808989400" name="Picture"/>
+                          <pic:cNvPr id="1420123354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="942906986" name="Picture">
+                        <wp:docPr id="862834035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="942906986" name="Picture"/>
+                                <pic:cNvPr id="862834035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643579301" name="Picture">
+                  <wp:docPr id="1393740488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643579301" name="Picture"/>
+                          <pic:cNvPr id="1393740488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45627338" name="Picture">
+                  <wp:docPr id="239698828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45627338" name="Picture"/>
+                          <pic:cNvPr id="239698828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760321086" name="Picture">
+                  <wp:docPr id="1140204617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760321086" name="Picture"/>
+                          <pic:cNvPr id="1140204617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307151757" name="Picture">
+                  <wp:docPr id="1783259843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307151757" name="Picture"/>
+                          <pic:cNvPr id="1783259843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745845429" name="Picture">
+                  <wp:docPr id="595361574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745845429" name="Picture"/>
+                          <pic:cNvPr id="595361574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763495984" name="Picture">
+                  <wp:docPr id="30463423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763495984" name="Picture"/>
+                          <pic:cNvPr id="30463423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343189074" name="Picture">
+                  <wp:docPr id="1737424063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343189074" name="Picture"/>
+                          <pic:cNvPr id="1737424063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853752949" name="Picture">
+                  <wp:docPr id="1777877899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853752949" name="Picture"/>
+                          <pic:cNvPr id="1777877899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485202076" name="Picture">
+                  <wp:docPr id="839567858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485202076" name="Picture"/>
+                          <pic:cNvPr id="839567858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>