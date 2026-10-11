--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56212617" name="Picture">
+                  <wp:docPr id="1979740148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56212617" name="Picture"/>
+                          <pic:cNvPr id="1979740148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086586936" name="Picture">
+                  <wp:docPr id="1674066668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086586936" name="Picture"/>
+                          <pic:cNvPr id="1674066668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1252489936" name="Picture">
+                        <wp:docPr id="1304675099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1252489936" name="Picture"/>
+                                <pic:cNvPr id="1304675099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21220946" name="Picture">
+                  <wp:docPr id="2037608193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21220946" name="Picture"/>
+                          <pic:cNvPr id="2037608193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782968809" name="Picture">
+                  <wp:docPr id="55058892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782968809" name="Picture"/>
+                          <pic:cNvPr id="55058892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41971286" name="Picture">
+                  <wp:docPr id="1008195750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41971286" name="Picture"/>
+                          <pic:cNvPr id="1008195750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912875053" name="Picture">
+                  <wp:docPr id="110019618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912875053" name="Picture"/>
+                          <pic:cNvPr id="110019618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262410178" name="Picture">
+                  <wp:docPr id="2036581976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262410178" name="Picture"/>
+                          <pic:cNvPr id="2036581976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682867998" name="Picture">
+                        <wp:docPr id="560180546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682867998" name="Picture"/>
+                                <pic:cNvPr id="560180546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1239548607" name="Picture">
+                        <wp:docPr id="1061082305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1239548607" name="Picture"/>
+                                <pic:cNvPr id="1061082305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="401397216" name="Picture">
+                        <wp:docPr id="1673540200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="401397216" name="Picture"/>
+                                <pic:cNvPr id="1673540200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464666739" name="Picture">
+                        <wp:docPr id="1850768321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464666739" name="Picture"/>
+                                <pic:cNvPr id="1850768321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1239062909" name="Picture">
+                        <wp:docPr id="1019570230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1239062909" name="Picture"/>
+                                <pic:cNvPr id="1019570230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860128030" name="Picture">
+                        <wp:docPr id="1920056478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860128030" name="Picture"/>
+                                <pic:cNvPr id="1920056478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676117339" name="Picture">
+                        <wp:docPr id="455378594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676117339" name="Picture"/>
+                                <pic:cNvPr id="455378594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="391369395" name="Picture">
+                        <wp:docPr id="522227650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="391369395" name="Picture"/>
+                                <pic:cNvPr id="522227650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232439606" name="Picture">
+                        <wp:docPr id="1519922213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232439606" name="Picture"/>
+                                <pic:cNvPr id="1519922213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254483333" name="Picture">
+                        <wp:docPr id="352742876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254483333" name="Picture"/>
+                                <pic:cNvPr id="352742876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1892265806" name="Picture">
+                        <wp:docPr id="1747544418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1892265806" name="Picture"/>
+                                <pic:cNvPr id="1747544418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1863470454" name="Picture">
+                        <wp:docPr id="1980188479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1863470454" name="Picture"/>
+                                <pic:cNvPr id="1980188479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1264011293" name="Picture">
+                        <wp:docPr id="461070977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1264011293" name="Picture"/>
+                                <pic:cNvPr id="461070977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726385830" name="Picture">
+                        <wp:docPr id="1193832474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726385830" name="Picture"/>
+                                <pic:cNvPr id="1193832474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316468229" name="Picture">
+                        <wp:docPr id="1361875680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316468229" name="Picture"/>
+                                <pic:cNvPr id="1361875680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412862317" name="Picture">
+                  <wp:docPr id="133110524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412862317" name="Picture"/>
+                          <pic:cNvPr id="133110524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904208213" name="Picture">
+                  <wp:docPr id="1097300823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904208213" name="Picture"/>
+                          <pic:cNvPr id="1097300823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278994411" name="Picture">
+                  <wp:docPr id="2079139053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278994411" name="Picture"/>
+                          <pic:cNvPr id="2079139053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252082944" name="Picture">
+                  <wp:docPr id="767163712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252082944" name="Picture"/>
+                          <pic:cNvPr id="767163712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827237825" name="Picture">
+                  <wp:docPr id="519552496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827237825" name="Picture"/>
+                          <pic:cNvPr id="519552496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929872120" name="Picture">
+                  <wp:docPr id="938154966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929872120" name="Picture"/>
+                          <pic:cNvPr id="938154966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788616161" name="Picture">
+                        <wp:docPr id="329460564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788616161" name="Picture"/>
+                                <pic:cNvPr id="329460564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596636546" name="Picture">
+                  <wp:docPr id="678671231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596636546" name="Picture"/>
+                          <pic:cNvPr id="678671231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227604503" name="Picture">
+                  <wp:docPr id="972561697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227604503" name="Picture"/>
+                          <pic:cNvPr id="972561697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137880518" name="Picture">
+                  <wp:docPr id="856385729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137880518" name="Picture"/>
+                          <pic:cNvPr id="856385729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385513913" name="Picture">
+                  <wp:docPr id="2035070906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385513913" name="Picture"/>
+                          <pic:cNvPr id="2035070906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718786050" name="Picture">
+                  <wp:docPr id="1502766721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718786050" name="Picture"/>
+                          <pic:cNvPr id="1502766721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228041474" name="Picture">
+                  <wp:docPr id="556103226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228041474" name="Picture"/>
+                          <pic:cNvPr id="556103226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="947935215" name="Picture">
+                        <wp:docPr id="1512825013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="947935215" name="Picture"/>
+                                <pic:cNvPr id="1512825013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1591733676" name="Picture">
+                        <wp:docPr id="766983448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1591733676" name="Picture"/>
+                                <pic:cNvPr id="766983448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25712,57 +25712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6526199" name="Picture">
+                  <wp:docPr id="1723625364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6526199" name="Picture"/>
+                          <pic:cNvPr id="1723625364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25801,57 +25801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093283112" name="Picture">
+                  <wp:docPr id="1520842320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093283112" name="Picture"/>
+                          <pic:cNvPr id="1520842320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26433,57 +26433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574426513" name="Picture">
+                  <wp:docPr id="1324191713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574426513" name="Picture"/>
+                          <pic:cNvPr id="1324191713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27377,57 +27377,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066312221" name="Picture">
+                  <wp:docPr id="87185603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066312221" name="Picture"/>
+                          <pic:cNvPr id="87185603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27480,57 +27480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871565403" name="Picture">
+                  <wp:docPr id="1200001492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871565403" name="Picture"/>
+                          <pic:cNvPr id="1200001492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28818,57 +28818,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294807060" name="Picture">
+                  <wp:docPr id="1715474158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294807060" name="Picture"/>
+                          <pic:cNvPr id="1715474158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29986,57 +29986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875551843" name="Picture">
+                  <wp:docPr id="1816831190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875551843" name="Picture"/>
+                          <pic:cNvPr id="1816831190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30075,57 +30075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282628757" name="Picture">
+                  <wp:docPr id="716788690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282628757" name="Picture"/>
+                          <pic:cNvPr id="716788690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30719,57 +30719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309916764" name="Picture">
+                  <wp:docPr id="1290276629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309916764" name="Picture"/>
+                          <pic:cNvPr id="1290276629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31717,57 +31717,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41139173" name="Picture">
+                  <wp:docPr id="1526968136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41139173" name="Picture"/>
+                          <pic:cNvPr id="1526968136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31820,57 +31820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486248511" name="Picture">
+                  <wp:docPr id="710627759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486248511" name="Picture"/>
+                          <pic:cNvPr id="710627759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33197,57 +33197,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247800540" name="Picture">
+                  <wp:docPr id="1227662678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247800540" name="Picture"/>
+                          <pic:cNvPr id="1227662678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34340,57 +34340,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975146874" name="Picture">
+                        <wp:docPr id="522304554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975146874" name="Picture"/>
+                                <pic:cNvPr id="522304554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35701,57 +35701,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252952041" name="Picture">
+                  <wp:docPr id="856403085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252952041" name="Picture"/>
+                          <pic:cNvPr id="856403085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35790,57 +35790,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070698049" name="Picture">
+                  <wp:docPr id="1484113122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070698049" name="Picture"/>
+                          <pic:cNvPr id="1484113122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36434,57 +36434,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018479231" name="Picture">
+                  <wp:docPr id="474295073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018479231" name="Picture"/>
+                          <pic:cNvPr id="474295073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37432,57 +37432,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217620490" name="Picture">
+                  <wp:docPr id="353977700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217620490" name="Picture"/>
+                          <pic:cNvPr id="353977700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37535,57 +37535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435581631" name="Picture">
+                  <wp:docPr id="1016521350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435581631" name="Picture"/>
+                          <pic:cNvPr id="1016521350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38912,57 +38912,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973140241" name="Picture">
+                  <wp:docPr id="2041698300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973140241" name="Picture"/>
+                          <pic:cNvPr id="2041698300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40055,57 +40055,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096717835" name="Picture">
+                        <wp:docPr id="1389985382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096717835" name="Picture"/>
+                                <pic:cNvPr id="1389985382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41326,57 +41326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875236034" name="Picture">
+                  <wp:docPr id="1227092377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875236034" name="Picture"/>
+                          <pic:cNvPr id="1227092377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41406,57 +41406,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250801455" name="Picture">
+                  <wp:docPr id="1326590342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250801455" name="Picture"/>
+                          <pic:cNvPr id="1326590342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41885,57 +41885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716253539" name="Picture">
+                  <wp:docPr id="460036269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716253539" name="Picture"/>
+                          <pic:cNvPr id="460036269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44370,57 +44370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314881080" name="Picture">
+                  <wp:docPr id="1663951839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314881080" name="Picture"/>
+                          <pic:cNvPr id="1663951839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44450,57 +44450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264956826" name="Picture">
+                  <wp:docPr id="444567535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264956826" name="Picture"/>
+                          <pic:cNvPr id="444567535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44929,57 +44929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095741427" name="Picture">
+                  <wp:docPr id="932616564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095741427" name="Picture"/>
+                          <pic:cNvPr id="932616564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46804,57 +46804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020370505" name="Picture">
+                  <wp:docPr id="1897375195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020370505" name="Picture"/>
+                          <pic:cNvPr id="1897375195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46875,57 +46875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516148155" name="Picture">
+                  <wp:docPr id="401693921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516148155" name="Picture"/>
+                          <pic:cNvPr id="401693921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47289,57 +47289,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575655847" name="Picture">
+                  <wp:docPr id="347023954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575655847" name="Picture"/>
+                          <pic:cNvPr id="347023954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>