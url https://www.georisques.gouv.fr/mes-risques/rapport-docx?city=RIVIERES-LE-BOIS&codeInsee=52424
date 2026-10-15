--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076530713" name="Picture">
+                  <wp:docPr id="1828648123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076530713" name="Picture"/>
+                          <pic:cNvPr id="1828648123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603938267" name="Picture">
+                  <wp:docPr id="1022827511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603938267" name="Picture"/>
+                          <pic:cNvPr id="1022827511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138304412" name="Picture">
+                        <wp:docPr id="1703280618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138304412" name="Picture"/>
+                                <pic:cNvPr id="1703280618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801392360" name="Picture">
+                  <wp:docPr id="1990361653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801392360" name="Picture"/>
+                          <pic:cNvPr id="1990361653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491468959" name="Picture">
+                  <wp:docPr id="2098420695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491468959" name="Picture"/>
+                          <pic:cNvPr id="2098420695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042118383" name="Picture">
+                  <wp:docPr id="753382332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042118383" name="Picture"/>
+                          <pic:cNvPr id="753382332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95351403" name="Picture">
+                  <wp:docPr id="1318019006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95351403" name="Picture"/>
+                          <pic:cNvPr id="1318019006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853326607" name="Picture">
+                  <wp:docPr id="1043406403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853326607" name="Picture"/>
+                          <pic:cNvPr id="1043406403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511899657" name="Picture">
+                        <wp:docPr id="1877503661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511899657" name="Picture"/>
+                                <pic:cNvPr id="1877503661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581385519" name="Picture">
+                        <wp:docPr id="1925058343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581385519" name="Picture"/>
+                                <pic:cNvPr id="1925058343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="177182243" name="Picture">
+                        <wp:docPr id="631020575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="177182243" name="Picture"/>
+                                <pic:cNvPr id="631020575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540312017" name="Picture">
+                        <wp:docPr id="1417419228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540312017" name="Picture"/>
+                                <pic:cNvPr id="1417419228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="446149242" name="Picture">
+                        <wp:docPr id="1866176971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="446149242" name="Picture"/>
+                                <pic:cNvPr id="1866176971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100254287" name="Picture">
+                        <wp:docPr id="865169107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100254287" name="Picture"/>
+                                <pic:cNvPr id="865169107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506881222" name="Picture">
+                        <wp:docPr id="933586809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506881222" name="Picture"/>
+                                <pic:cNvPr id="933586809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20103519" name="Picture">
+                        <wp:docPr id="1009607055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20103519" name="Picture"/>
+                                <pic:cNvPr id="1009607055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263941422" name="Picture">
+                        <wp:docPr id="1541818815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263941422" name="Picture"/>
+                                <pic:cNvPr id="1541818815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1439371185" name="Picture">
+                        <wp:docPr id="1311616306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1439371185" name="Picture"/>
+                                <pic:cNvPr id="1311616306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386185401" name="Picture">
+                        <wp:docPr id="605598726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386185401" name="Picture"/>
+                                <pic:cNvPr id="605598726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1999565509" name="Picture">
+                        <wp:docPr id="1618376828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1999565509" name="Picture"/>
+                                <pic:cNvPr id="1618376828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782242593" name="Picture">
+                        <wp:docPr id="1288931399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782242593" name="Picture"/>
+                                <pic:cNvPr id="1288931399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362274522" name="Picture">
+                        <wp:docPr id="855810679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362274522" name="Picture"/>
+                                <pic:cNvPr id="855810679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359116709" name="Picture">
+                        <wp:docPr id="86527409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359116709" name="Picture"/>
+                                <pic:cNvPr id="86527409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972119994" name="Picture">
+                  <wp:docPr id="694631902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972119994" name="Picture"/>
+                          <pic:cNvPr id="694631902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629401606" name="Picture">
+                  <wp:docPr id="491294969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629401606" name="Picture"/>
+                          <pic:cNvPr id="491294969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765834466" name="Picture">
+                  <wp:docPr id="1974336843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765834466" name="Picture"/>
+                          <pic:cNvPr id="1974336843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211769674" name="Picture">
+                  <wp:docPr id="1280716483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211769674" name="Picture"/>
+                          <pic:cNvPr id="1280716483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205649464" name="Picture">
+                  <wp:docPr id="1522842221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205649464" name="Picture"/>
+                          <pic:cNvPr id="1522842221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969066298" name="Picture">
+                  <wp:docPr id="1015763118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969066298" name="Picture"/>
+                          <pic:cNvPr id="1015763118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176255795" name="Picture">
+                        <wp:docPr id="1041083557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176255795" name="Picture"/>
+                                <pic:cNvPr id="1041083557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48381071" name="Picture">
+                  <wp:docPr id="426563160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48381071" name="Picture"/>
+                          <pic:cNvPr id="426563160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023225476" name="Picture">
+                  <wp:docPr id="716533676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023225476" name="Picture"/>
+                          <pic:cNvPr id="716533676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039350350" name="Picture">
+                  <wp:docPr id="2039383771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039350350" name="Picture"/>
+                          <pic:cNvPr id="2039383771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443908170" name="Picture">
+                  <wp:docPr id="1539069187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443908170" name="Picture"/>
+                          <pic:cNvPr id="1539069187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964560030" name="Picture">
+                  <wp:docPr id="1712814761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964560030" name="Picture"/>
+                          <pic:cNvPr id="1712814761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104051995" name="Picture">
+                  <wp:docPr id="1116719574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104051995" name="Picture"/>
+                          <pic:cNvPr id="1116719574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359640939" name="Picture">
+                        <wp:docPr id="664354080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359640939" name="Picture"/>
+                                <pic:cNvPr id="664354080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24975,57 +24975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331914544" name="Picture">
+                  <wp:docPr id="1042071233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331914544" name="Picture"/>
+                          <pic:cNvPr id="1042071233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25064,57 +25064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049983117" name="Picture">
+                  <wp:docPr id="1729293834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049983117" name="Picture"/>
+                          <pic:cNvPr id="1729293834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25744,57 +25744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68448430" name="Picture">
+                  <wp:docPr id="465321994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68448430" name="Picture"/>
+                          <pic:cNvPr id="465321994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26805,57 +26805,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533852859" name="Picture">
+                  <wp:docPr id="1780595463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533852859" name="Picture"/>
+                          <pic:cNvPr id="1780595463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26908,57 +26908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278470162" name="Picture">
+                  <wp:docPr id="749263476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278470162" name="Picture"/>
+                          <pic:cNvPr id="749263476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28366,57 +28366,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532592461" name="Picture">
+                  <wp:docPr id="1905872747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532592461" name="Picture"/>
+                          <pic:cNvPr id="1905872747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29563,57 +29563,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="141826609" name="Picture">
+                        <wp:docPr id="355956936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="141826609" name="Picture"/>
+                                <pic:cNvPr id="355956936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31733,57 +31733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531118353" name="Picture">
+                  <wp:docPr id="2000543865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531118353" name="Picture"/>
+                          <pic:cNvPr id="2000543865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31822,57 +31822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138118174" name="Picture">
+                  <wp:docPr id="1215799418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138118174" name="Picture"/>
+                          <pic:cNvPr id="1215799418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32466,57 +32466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467752531" name="Picture">
+                  <wp:docPr id="1722314884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467752531" name="Picture"/>
+                          <pic:cNvPr id="1722314884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33464,57 +33464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983573496" name="Picture">
+                  <wp:docPr id="1796986671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983573496" name="Picture"/>
+                          <pic:cNvPr id="1796986671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33567,57 +33567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342052628" name="Picture">
+                  <wp:docPr id="849010974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342052628" name="Picture"/>
+                          <pic:cNvPr id="849010974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34944,57 +34944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248848706" name="Picture">
+                  <wp:docPr id="16860615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248848706" name="Picture"/>
+                          <pic:cNvPr id="16860615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36087,57 +36087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="539965605" name="Picture">
+                        <wp:docPr id="1175016885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="539965605" name="Picture"/>
+                                <pic:cNvPr id="1175016885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37445,57 +37445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123192019" name="Picture">
+                  <wp:docPr id="1294798798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123192019" name="Picture"/>
+                          <pic:cNvPr id="1294798798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20114838" name="Picture">
+                  <wp:docPr id="524206341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20114838" name="Picture"/>
+                          <pic:cNvPr id="524206341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38157,57 +38157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942702207" name="Picture">
+                  <wp:docPr id="1002886528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942702207" name="Picture"/>
+                          <pic:cNvPr id="1002886528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39074,57 +39074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125853090" name="Picture">
+                  <wp:docPr id="894462465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125853090" name="Picture"/>
+                          <pic:cNvPr id="894462465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39177,57 +39177,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977373778" name="Picture">
+                  <wp:docPr id="1388711023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977373778" name="Picture"/>
+                          <pic:cNvPr id="1388711023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40500,57 +40500,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461364028" name="Picture">
+                  <wp:docPr id="168825776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461364028" name="Picture"/>
+                          <pic:cNvPr id="168825776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41135,57 +41135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202797765" name="Picture">
+                  <wp:docPr id="1750582249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202797765" name="Picture"/>
+                          <pic:cNvPr id="1750582249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41206,57 +41206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640031104" name="Picture">
+                  <wp:docPr id="258136163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640031104" name="Picture"/>
+                          <pic:cNvPr id="258136163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41620,57 +41620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933742127" name="Picture">
+                  <wp:docPr id="362658527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933742127" name="Picture"/>
+                          <pic:cNvPr id="362658527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>