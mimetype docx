--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610557266" name="Picture">
+                  <wp:docPr id="1305662093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610557266" name="Picture"/>
+                          <pic:cNvPr id="1305662093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454010814" name="Picture">
+                  <wp:docPr id="1461769912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454010814" name="Picture"/>
+                          <pic:cNvPr id="1461769912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684319096" name="Picture">
+                        <wp:docPr id="2050050823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684319096" name="Picture"/>
+                                <pic:cNvPr id="2050050823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721955863" name="Picture">
+                  <wp:docPr id="2080006750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721955863" name="Picture"/>
+                          <pic:cNvPr id="2080006750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545708763" name="Picture">
+                  <wp:docPr id="1438878588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545708763" name="Picture"/>
+                          <pic:cNvPr id="1438878588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947191096" name="Picture">
+                  <wp:docPr id="71580367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947191096" name="Picture"/>
+                          <pic:cNvPr id="71580367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255775153" name="Picture">
+                  <wp:docPr id="1196373499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255775153" name="Picture"/>
+                          <pic:cNvPr id="1196373499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539441011" name="Picture">
+                  <wp:docPr id="531474836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539441011" name="Picture"/>
+                          <pic:cNvPr id="531474836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203435526" name="Picture">
+                        <wp:docPr id="141749712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203435526" name="Picture"/>
+                                <pic:cNvPr id="141749712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132274291" name="Picture">
+                        <wp:docPr id="790943448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132274291" name="Picture"/>
+                                <pic:cNvPr id="790943448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634675046" name="Picture">
+                        <wp:docPr id="1069224334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634675046" name="Picture"/>
+                                <pic:cNvPr id="1069224334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701114150" name="Picture">
+                        <wp:docPr id="1895695295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701114150" name="Picture"/>
+                                <pic:cNvPr id="1895695295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="297635592" name="Picture">
+                        <wp:docPr id="1846999815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="297635592" name="Picture"/>
+                                <pic:cNvPr id="1846999815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1872046010" name="Picture">
+                        <wp:docPr id="1620558598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1872046010" name="Picture"/>
+                                <pic:cNvPr id="1620558598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447671300" name="Picture">
+                        <wp:docPr id="1387218048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447671300" name="Picture"/>
+                                <pic:cNvPr id="1387218048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775245277" name="Picture">
+                        <wp:docPr id="1325285210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775245277" name="Picture"/>
+                                <pic:cNvPr id="1325285210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="446093231" name="Picture">
+                        <wp:docPr id="397265491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="446093231" name="Picture"/>
+                                <pic:cNvPr id="397265491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2126086843" name="Picture">
+                        <wp:docPr id="1138833376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2126086843" name="Picture"/>
+                                <pic:cNvPr id="1138833376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966547460" name="Picture">
+                        <wp:docPr id="1084125694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966547460" name="Picture"/>
+                                <pic:cNvPr id="1084125694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="241694988" name="Picture">
+                        <wp:docPr id="783192706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="241694988" name="Picture"/>
+                                <pic:cNvPr id="783192706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1558358172" name="Picture">
+                        <wp:docPr id="924226796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1558358172" name="Picture"/>
+                                <pic:cNvPr id="924226796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964526716" name="Picture">
+                        <wp:docPr id="1035282028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964526716" name="Picture"/>
+                                <pic:cNvPr id="1035282028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="674319750" name="Picture">
+                        <wp:docPr id="999147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="674319750" name="Picture"/>
+                                <pic:cNvPr id="999147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575655502" name="Picture">
+                  <wp:docPr id="20517577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575655502" name="Picture"/>
+                          <pic:cNvPr id="20517577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417509720" name="Picture">
+                  <wp:docPr id="523706789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417509720" name="Picture"/>
+                          <pic:cNvPr id="523706789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041213565" name="Picture">
+                  <wp:docPr id="768714555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041213565" name="Picture"/>
+                          <pic:cNvPr id="768714555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043143946" name="Picture">
+                  <wp:docPr id="444470462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043143946" name="Picture"/>
+                          <pic:cNvPr id="444470462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410895256" name="Picture">
+                  <wp:docPr id="1324681651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410895256" name="Picture"/>
+                          <pic:cNvPr id="1324681651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772417729" name="Picture">
+                  <wp:docPr id="1046628827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772417729" name="Picture"/>
+                          <pic:cNvPr id="1046628827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278451994" name="Picture">
+                        <wp:docPr id="733797970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278451994" name="Picture"/>
+                                <pic:cNvPr id="733797970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176491021" name="Picture">
+                        <wp:docPr id="1746853267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176491021" name="Picture"/>
+                                <pic:cNvPr id="1746853267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730175964" name="Picture">
+                  <wp:docPr id="1973690195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730175964" name="Picture"/>
+                          <pic:cNvPr id="1973690195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125828499" name="Picture">
+                  <wp:docPr id="2099270299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125828499" name="Picture"/>
+                          <pic:cNvPr id="2099270299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073282765" name="Picture">
+                  <wp:docPr id="1674377961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073282765" name="Picture"/>
+                          <pic:cNvPr id="1674377961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25788716" name="Picture">
+                  <wp:docPr id="991143787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25788716" name="Picture"/>
+                          <pic:cNvPr id="991143787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704210707" name="Picture">
+                  <wp:docPr id="2086996092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704210707" name="Picture"/>
+                          <pic:cNvPr id="2086996092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429636630" name="Picture">
+                  <wp:docPr id="1395364015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429636630" name="Picture"/>
+                          <pic:cNvPr id="1395364015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="324444033" name="Picture">
+                        <wp:docPr id="1570751449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="324444033" name="Picture"/>
+                                <pic:cNvPr id="1570751449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866015042" name="Picture">
+                        <wp:docPr id="1140996942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866015042" name="Picture"/>
+                                <pic:cNvPr id="1140996942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26911,57 +26911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422270459" name="Picture">
+                  <wp:docPr id="1112403075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422270459" name="Picture"/>
+                          <pic:cNvPr id="1112403075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27000,57 +27000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210259109" name="Picture">
+                  <wp:docPr id="1587327008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210259109" name="Picture"/>
+                          <pic:cNvPr id="1587327008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836481296" name="Picture">
+                  <wp:docPr id="1979104140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836481296" name="Picture"/>
+                          <pic:cNvPr id="1979104140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28741,57 +28741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960845839" name="Picture">
+                  <wp:docPr id="1691573715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960845839" name="Picture"/>
+                          <pic:cNvPr id="1691573715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440027392" name="Picture">
+                  <wp:docPr id="343659691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440027392" name="Picture"/>
+                          <pic:cNvPr id="343659691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30236,57 +30236,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365402917" name="Picture">
+                  <wp:docPr id="19228315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365402917" name="Picture"/>
+                          <pic:cNvPr id="19228315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31904,57 +31904,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780807310" name="Picture">
+                        <wp:docPr id="1893815574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780807310" name="Picture"/>
+                                <pic:cNvPr id="1893815574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34146,57 +34146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592496956" name="Picture">
+                  <wp:docPr id="2041760139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592496956" name="Picture"/>
+                          <pic:cNvPr id="2041760139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34226,57 +34226,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570047027" name="Picture">
+                  <wp:docPr id="58817102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570047027" name="Picture"/>
+                          <pic:cNvPr id="58817102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34771,57 +34771,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317758890" name="Picture">
+                  <wp:docPr id="1910865165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317758890" name="Picture"/>
+                          <pic:cNvPr id="1910865165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36498,57 +36498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109185312" name="Picture">
+                  <wp:docPr id="1370528723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109185312" name="Picture"/>
+                          <pic:cNvPr id="1370528723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36587,57 +36587,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985577057" name="Picture">
+                  <wp:docPr id="1500235937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985577057" name="Picture"/>
+                          <pic:cNvPr id="1500235937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37231,57 +37231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616006861" name="Picture">
+                  <wp:docPr id="62704532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616006861" name="Picture"/>
+                          <pic:cNvPr id="62704532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38229,57 +38229,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094313213" name="Picture">
+                  <wp:docPr id="281663768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094313213" name="Picture"/>
+                          <pic:cNvPr id="281663768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38332,57 +38332,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277031018" name="Picture">
+                  <wp:docPr id="1111078562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277031018" name="Picture"/>
+                          <pic:cNvPr id="1111078562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39709,57 +39709,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991560620" name="Picture">
+                  <wp:docPr id="2107039985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991560620" name="Picture"/>
+                          <pic:cNvPr id="2107039985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40852,57 +40852,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1309066400" name="Picture">
+                        <wp:docPr id="1336647926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1309066400" name="Picture"/>
+                                <pic:cNvPr id="1336647926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42213,57 +42213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504346977" name="Picture">
+                  <wp:docPr id="91246746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504346977" name="Picture"/>
+                          <pic:cNvPr id="91246746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42302,57 +42302,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171816947" name="Picture">
+                  <wp:docPr id="1502839454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171816947" name="Picture"/>
+                          <pic:cNvPr id="1502839454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42946,57 +42946,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480064379" name="Picture">
+                  <wp:docPr id="1781441391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480064379" name="Picture"/>
+                          <pic:cNvPr id="1781441391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43944,57 +43944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205808625" name="Picture">
+                  <wp:docPr id="1567984187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205808625" name="Picture"/>
+                          <pic:cNvPr id="1567984187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44047,57 +44047,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668412586" name="Picture">
+                  <wp:docPr id="1905393488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668412586" name="Picture"/>
+                          <pic:cNvPr id="1905393488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45424,57 +45424,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68430141" name="Picture">
+                  <wp:docPr id="2062139529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68430141" name="Picture"/>
+                          <pic:cNvPr id="2062139529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46567,57 +46567,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649259525" name="Picture">
+                        <wp:docPr id="722507228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649259525" name="Picture"/>
+                                <pic:cNvPr id="722507228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47788,57 +47788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55210543" name="Picture">
+                  <wp:docPr id="533325247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55210543" name="Picture"/>
+                          <pic:cNvPr id="533325247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47859,57 +47859,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595263104" name="Picture">
+                  <wp:docPr id="2097698494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595263104" name="Picture"/>
+                          <pic:cNvPr id="2097698494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48273,57 +48273,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594694531" name="Picture">
+                  <wp:docPr id="2054045783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594694531" name="Picture"/>
+                          <pic:cNvPr id="2054045783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>