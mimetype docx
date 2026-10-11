--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635689586" name="Picture">
+                  <wp:docPr id="1095086943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635689586" name="Picture"/>
+                          <pic:cNvPr id="1095086943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113345375" name="Picture">
+                  <wp:docPr id="1851630564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113345375" name="Picture"/>
+                          <pic:cNvPr id="1851630564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1699733552" name="Picture">
+                        <wp:docPr id="947741732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1699733552" name="Picture"/>
+                                <pic:cNvPr id="947741732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083235849" name="Picture">
+                  <wp:docPr id="572038598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083235849" name="Picture"/>
+                          <pic:cNvPr id="572038598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144791379" name="Picture">
+                  <wp:docPr id="1718295425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144791379" name="Picture"/>
+                          <pic:cNvPr id="1718295425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407012315" name="Picture">
+                  <wp:docPr id="71771310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407012315" name="Picture"/>
+                          <pic:cNvPr id="71771310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475095402" name="Picture">
+                  <wp:docPr id="1632925425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475095402" name="Picture"/>
+                          <pic:cNvPr id="1632925425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91040417" name="Picture">
+                  <wp:docPr id="1791806207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91040417" name="Picture"/>
+                          <pic:cNvPr id="1791806207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299179512" name="Picture">
+                        <wp:docPr id="2091411487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299179512" name="Picture"/>
+                                <pic:cNvPr id="2091411487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389246993" name="Picture">
+                        <wp:docPr id="663777880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389246993" name="Picture"/>
+                                <pic:cNvPr id="663777880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842945303" name="Picture">
+                        <wp:docPr id="113279403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842945303" name="Picture"/>
+                                <pic:cNvPr id="113279403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906540949" name="Picture">
+                        <wp:docPr id="435426256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906540949" name="Picture"/>
+                                <pic:cNvPr id="435426256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728526357" name="Picture">
+                        <wp:docPr id="194989760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728526357" name="Picture"/>
+                                <pic:cNvPr id="194989760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185015498" name="Picture">
+                        <wp:docPr id="1777270708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185015498" name="Picture"/>
+                                <pic:cNvPr id="1777270708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99134451" name="Picture">
+                        <wp:docPr id="954404662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99134451" name="Picture"/>
+                                <pic:cNvPr id="954404662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095973008" name="Picture">
+                        <wp:docPr id="318834121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095973008" name="Picture"/>
+                                <pic:cNvPr id="318834121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489733729" name="Picture">
+                        <wp:docPr id="955870859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489733729" name="Picture"/>
+                                <pic:cNvPr id="955870859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10237,57 +10237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712168022" name="Picture">
+                  <wp:docPr id="337429291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712168022" name="Picture"/>
+                          <pic:cNvPr id="337429291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10326,57 +10326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139712370" name="Picture">
+                  <wp:docPr id="909666303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139712370" name="Picture"/>
+                          <pic:cNvPr id="909666303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10970,57 +10970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130083422" name="Picture">
+                  <wp:docPr id="1397505911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130083422" name="Picture"/>
+                          <pic:cNvPr id="1397505911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12198,57 +12198,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823417564" name="Picture">
+                  <wp:docPr id="619172096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823417564" name="Picture"/>
+                          <pic:cNvPr id="619172096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12301,57 +12301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287357072" name="Picture">
+                  <wp:docPr id="596654630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287357072" name="Picture"/>
+                          <pic:cNvPr id="596654630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13682,57 +13682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635309777" name="Picture">
+                  <wp:docPr id="961860930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635309777" name="Picture"/>
+                          <pic:cNvPr id="961860930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14844,57 +14844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741731303" name="Picture">
+                        <wp:docPr id="367059087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741731303" name="Picture"/>
+                                <pic:cNvPr id="367059087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -15819,57 +15819,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603699377" name="Picture">
+                        <wp:docPr id="1029031729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603699377" name="Picture"/>
+                                <pic:cNvPr id="1029031729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17208,57 +17208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297816565" name="Picture">
+                  <wp:docPr id="1503331087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297816565" name="Picture"/>
+                          <pic:cNvPr id="1503331087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17297,57 +17297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975046936" name="Picture">
+                  <wp:docPr id="446519994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975046936" name="Picture"/>
+                          <pic:cNvPr id="446519994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17941,57 +17941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192467758" name="Picture">
+                  <wp:docPr id="157444759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192467758" name="Picture"/>
+                          <pic:cNvPr id="157444759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18939,57 +18939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673378483" name="Picture">
+                  <wp:docPr id="1343296860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673378483" name="Picture"/>
+                          <pic:cNvPr id="1343296860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19042,57 +19042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289137757" name="Picture">
+                  <wp:docPr id="1003798450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289137757" name="Picture"/>
+                          <pic:cNvPr id="1003798450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20421,57 +20421,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515265649" name="Picture">
+                  <wp:docPr id="161179160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515265649" name="Picture"/>
+                          <pic:cNvPr id="161179160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21555,57 +21555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288732642" name="Picture">
+                        <wp:docPr id="324391528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288732642" name="Picture"/>
+                                <pic:cNvPr id="324391528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22580,57 +22580,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1227224733" name="Picture">
+                        <wp:docPr id="1521246324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1227224733" name="Picture"/>
+                                <pic:cNvPr id="1521246324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24052,57 +24052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971572990" name="Picture">
+                  <wp:docPr id="1733771227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971572990" name="Picture"/>
+                          <pic:cNvPr id="1733771227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24141,57 +24141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723687169" name="Picture">
+                  <wp:docPr id="1077010336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723687169" name="Picture"/>
+                          <pic:cNvPr id="1077010336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24785,57 +24785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721666342" name="Picture">
+                  <wp:docPr id="1008456861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721666342" name="Picture"/>
+                          <pic:cNvPr id="1008456861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25783,57 +25783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1128579886" name="Picture">
+                  <wp:docPr id="522576267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1128579886" name="Picture"/>
+                          <pic:cNvPr id="522576267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25886,57 +25886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957013224" name="Picture">
+                  <wp:docPr id="496598322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957013224" name="Picture"/>
+                          <pic:cNvPr id="496598322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27263,57 +27263,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575268956" name="Picture">
+                  <wp:docPr id="616454164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575268956" name="Picture"/>
+                          <pic:cNvPr id="616454164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28406,57 +28406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880694091" name="Picture">
+                        <wp:docPr id="201181286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880694091" name="Picture"/>
+                                <pic:cNvPr id="201181286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29627,57 +29627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503151760" name="Picture">
+                  <wp:docPr id="1574264821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503151760" name="Picture"/>
+                          <pic:cNvPr id="1574264821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29698,57 +29698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917889000" name="Picture">
+                  <wp:docPr id="1777592098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917889000" name="Picture"/>
+                          <pic:cNvPr id="1777592098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30112,57 +30112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761517993" name="Picture">
+                  <wp:docPr id="196101962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761517993" name="Picture"/>
+                          <pic:cNvPr id="196101962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>