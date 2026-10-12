--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716643721" name="Picture">
+                  <wp:docPr id="1634932761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716643721" name="Picture"/>
+                          <pic:cNvPr id="1634932761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670678786" name="Picture">
+                  <wp:docPr id="558045604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670678786" name="Picture"/>
+                          <pic:cNvPr id="558045604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1765275442" name="Picture">
+                        <wp:docPr id="105312692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1765275442" name="Picture"/>
+                                <pic:cNvPr id="105312692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741415347" name="Picture">
+                  <wp:docPr id="847016602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741415347" name="Picture"/>
+                          <pic:cNvPr id="847016602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163456072" name="Picture">
+                  <wp:docPr id="848020875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163456072" name="Picture"/>
+                          <pic:cNvPr id="848020875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451654941" name="Picture">
+                  <wp:docPr id="638010202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451654941" name="Picture"/>
+                          <pic:cNvPr id="638010202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144634829" name="Picture">
+                  <wp:docPr id="1986246512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144634829" name="Picture"/>
+                          <pic:cNvPr id="1986246512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182921829" name="Picture">
+                  <wp:docPr id="954633527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182921829" name="Picture"/>
+                          <pic:cNvPr id="954633527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487859220" name="Picture">
+                        <wp:docPr id="1025617133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487859220" name="Picture"/>
+                                <pic:cNvPr id="1025617133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2047535733" name="Picture">
+                        <wp:docPr id="871847002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2047535733" name="Picture"/>
+                                <pic:cNvPr id="871847002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="978552345" name="Picture">
+                        <wp:docPr id="1110556934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="978552345" name="Picture"/>
+                                <pic:cNvPr id="1110556934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1224327682" name="Picture">
+                        <wp:docPr id="324035446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1224327682" name="Picture"/>
+                                <pic:cNvPr id="324035446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304230017" name="Picture">
+                        <wp:docPr id="860051234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304230017" name="Picture"/>
+                                <pic:cNvPr id="860051234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096768055" name="Picture">
+                        <wp:docPr id="1387774820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096768055" name="Picture"/>
+                                <pic:cNvPr id="1387774820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928264653" name="Picture">
+                        <wp:docPr id="1303469151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928264653" name="Picture"/>
+                                <pic:cNvPr id="1303469151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138251205" name="Picture">
+                        <wp:docPr id="1400406838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138251205" name="Picture"/>
+                                <pic:cNvPr id="1400406838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173666819" name="Picture">
+                        <wp:docPr id="950777488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173666819" name="Picture"/>
+                                <pic:cNvPr id="950777488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509848619" name="Picture">
+                        <wp:docPr id="1559310438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509848619" name="Picture"/>
+                                <pic:cNvPr id="1559310438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1105397711" name="Picture">
+                        <wp:docPr id="963915683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1105397711" name="Picture"/>
+                                <pic:cNvPr id="963915683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461116678" name="Picture">
+                        <wp:docPr id="624019491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461116678" name="Picture"/>
+                                <pic:cNvPr id="624019491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497325596" name="Picture">
+                        <wp:docPr id="458187567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497325596" name="Picture"/>
+                                <pic:cNvPr id="458187567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704633200" name="Picture">
+                        <wp:docPr id="1451939392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704633200" name="Picture"/>
+                                <pic:cNvPr id="1451939392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025885565" name="Picture">
+                        <wp:docPr id="1581084312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025885565" name="Picture"/>
+                                <pic:cNvPr id="1581084312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369378094" name="Picture">
+                  <wp:docPr id="1530586681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369378094" name="Picture"/>
+                          <pic:cNvPr id="1530586681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648069862" name="Picture">
+                  <wp:docPr id="848243152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648069862" name="Picture"/>
+                          <pic:cNvPr id="848243152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755992037" name="Picture">
+                  <wp:docPr id="235636199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755992037" name="Picture"/>
+                          <pic:cNvPr id="235636199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003156619" name="Picture">
+                  <wp:docPr id="1156915951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003156619" name="Picture"/>
+                          <pic:cNvPr id="1156915951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260189285" name="Picture">
+                  <wp:docPr id="1992713207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260189285" name="Picture"/>
+                          <pic:cNvPr id="1992713207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801844810" name="Picture">
+                  <wp:docPr id="1330606619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801844810" name="Picture"/>
+                          <pic:cNvPr id="1330606619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513701625" name="Picture">
+                        <wp:docPr id="586576016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513701625" name="Picture"/>
+                                <pic:cNvPr id="586576016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114029915" name="Picture">
+                  <wp:docPr id="1293905489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114029915" name="Picture"/>
+                          <pic:cNvPr id="1293905489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186617440" name="Picture">
+                  <wp:docPr id="1006886364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186617440" name="Picture"/>
+                          <pic:cNvPr id="1006886364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444210374" name="Picture">
+                  <wp:docPr id="769673276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444210374" name="Picture"/>
+                          <pic:cNvPr id="769673276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752000521" name="Picture">
+                  <wp:docPr id="2002393505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752000521" name="Picture"/>
+                          <pic:cNvPr id="2002393505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614558306" name="Picture">
+                  <wp:docPr id="192289267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614558306" name="Picture"/>
+                          <pic:cNvPr id="192289267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956864530" name="Picture">
+                  <wp:docPr id="1417079977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956864530" name="Picture"/>
+                          <pic:cNvPr id="1417079977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120637722" name="Picture">
+                        <wp:docPr id="1385101903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120637722" name="Picture"/>
+                                <pic:cNvPr id="1385101903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24975,57 +24975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337186114" name="Picture">
+                  <wp:docPr id="410706379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337186114" name="Picture"/>
+                          <pic:cNvPr id="410706379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25064,57 +25064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951747958" name="Picture">
+                  <wp:docPr id="1203251083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951747958" name="Picture"/>
+                          <pic:cNvPr id="1203251083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25744,57 +25744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679520420" name="Picture">
+                  <wp:docPr id="208019603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679520420" name="Picture"/>
+                          <pic:cNvPr id="208019603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26805,57 +26805,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462336892" name="Picture">
+                  <wp:docPr id="1743767095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462336892" name="Picture"/>
+                          <pic:cNvPr id="1743767095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26908,57 +26908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083178520" name="Picture">
+                  <wp:docPr id="167900709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083178520" name="Picture"/>
+                          <pic:cNvPr id="167900709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28366,57 +28366,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627761854" name="Picture">
+                  <wp:docPr id="1697315666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627761854" name="Picture"/>
+                          <pic:cNvPr id="1697315666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29563,57 +29563,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901291217" name="Picture">
+                        <wp:docPr id="906996292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901291217" name="Picture"/>
+                                <pic:cNvPr id="906996292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31733,57 +31733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288092207" name="Picture">
+                  <wp:docPr id="403053008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288092207" name="Picture"/>
+                          <pic:cNvPr id="403053008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31822,57 +31822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335038291" name="Picture">
+                  <wp:docPr id="1465929257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335038291" name="Picture"/>
+                          <pic:cNvPr id="1465929257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32466,57 +32466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037894675" name="Picture">
+                  <wp:docPr id="477528843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037894675" name="Picture"/>
+                          <pic:cNvPr id="477528843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33464,57 +33464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393126963" name="Picture">
+                  <wp:docPr id="209016805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393126963" name="Picture"/>
+                          <pic:cNvPr id="209016805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33567,57 +33567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465274045" name="Picture">
+                  <wp:docPr id="323073823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465274045" name="Picture"/>
+                          <pic:cNvPr id="323073823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34944,57 +34944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392114565" name="Picture">
+                  <wp:docPr id="592705299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392114565" name="Picture"/>
+                          <pic:cNvPr id="592705299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36087,57 +36087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="572818443" name="Picture">
+                        <wp:docPr id="1006935795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="572818443" name="Picture"/>
+                                <pic:cNvPr id="1006935795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37445,57 +37445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285118675" name="Picture">
+                  <wp:docPr id="13831439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285118675" name="Picture"/>
+                          <pic:cNvPr id="13831439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712303062" name="Picture">
+                  <wp:docPr id="533798177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712303062" name="Picture"/>
+                          <pic:cNvPr id="533798177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38157,57 +38157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911174841" name="Picture">
+                  <wp:docPr id="1668160913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911174841" name="Picture"/>
+                          <pic:cNvPr id="1668160913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39074,57 +39074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827926383" name="Picture">
+                  <wp:docPr id="870946944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827926383" name="Picture"/>
+                          <pic:cNvPr id="870946944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39177,57 +39177,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273044363" name="Picture">
+                  <wp:docPr id="2054379253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273044363" name="Picture"/>
+                          <pic:cNvPr id="2054379253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40500,57 +40500,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886697925" name="Picture">
+                  <wp:docPr id="7130683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886697925" name="Picture"/>
+                          <pic:cNvPr id="7130683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41135,57 +41135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006430096" name="Picture">
+                  <wp:docPr id="1615393853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006430096" name="Picture"/>
+                          <pic:cNvPr id="1615393853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41206,57 +41206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406487070" name="Picture">
+                  <wp:docPr id="1778800739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406487070" name="Picture"/>
+                          <pic:cNvPr id="1778800739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41620,57 +41620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396531485" name="Picture">
+                  <wp:docPr id="402546268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396531485" name="Picture"/>
+                          <pic:cNvPr id="402546268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>