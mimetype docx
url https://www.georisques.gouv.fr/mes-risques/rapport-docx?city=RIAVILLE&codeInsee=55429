--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417257904" name="Picture">
+                  <wp:docPr id="2051342183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417257904" name="Picture"/>
+                          <pic:cNvPr id="2051342183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190681654" name="Picture">
+                  <wp:docPr id="1123906292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190681654" name="Picture"/>
+                          <pic:cNvPr id="1123906292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771969801" name="Picture">
+                        <wp:docPr id="2140738726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771969801" name="Picture"/>
+                                <pic:cNvPr id="2140738726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355910028" name="Picture">
+                  <wp:docPr id="1233530866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355910028" name="Picture"/>
+                          <pic:cNvPr id="1233530866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643004860" name="Picture">
+                  <wp:docPr id="1198777745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643004860" name="Picture"/>
+                          <pic:cNvPr id="1198777745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727198395" name="Picture">
+                  <wp:docPr id="1771015291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727198395" name="Picture"/>
+                          <pic:cNvPr id="1771015291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551332749" name="Picture">
+                  <wp:docPr id="1455620645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551332749" name="Picture"/>
+                          <pic:cNvPr id="1455620645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683628712" name="Picture">
+                  <wp:docPr id="69024969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683628712" name="Picture"/>
+                          <pic:cNvPr id="69024969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320346219" name="Picture">
+                        <wp:docPr id="1886731591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320346219" name="Picture"/>
+                                <pic:cNvPr id="1886731591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141677223" name="Picture">
+                        <wp:docPr id="1361518585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141677223" name="Picture"/>
+                                <pic:cNvPr id="1361518585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684846734" name="Picture">
+                        <wp:docPr id="109584332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684846734" name="Picture"/>
+                                <pic:cNvPr id="109584332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352555005" name="Picture">
+                        <wp:docPr id="443124791" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352555005" name="Picture"/>
+                                <pic:cNvPr id="443124791" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1049369029" name="Picture">
+                        <wp:docPr id="389233834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1049369029" name="Picture"/>
+                                <pic:cNvPr id="389233834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137731049" name="Picture">
+                        <wp:docPr id="536182235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137731049" name="Picture"/>
+                                <pic:cNvPr id="536182235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738995876" name="Picture">
+                        <wp:docPr id="2029129370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738995876" name="Picture"/>
+                                <pic:cNvPr id="2029129370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837261755" name="Picture">
+                        <wp:docPr id="1428838659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837261755" name="Picture"/>
+                                <pic:cNvPr id="1428838659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135437212" name="Picture">
+                        <wp:docPr id="1746528393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135437212" name="Picture"/>
+                                <pic:cNvPr id="1746528393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924723773" name="Picture">
+                        <wp:docPr id="1351689591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924723773" name="Picture"/>
+                                <pic:cNvPr id="1351689591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922518393" name="Picture">
+                        <wp:docPr id="1512603855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922518393" name="Picture"/>
+                                <pic:cNvPr id="1512603855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182334040" name="Picture">
+                        <wp:docPr id="883602739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182334040" name="Picture"/>
+                                <pic:cNvPr id="883602739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="899844666" name="Picture">
+                        <wp:docPr id="20775227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="899844666" name="Picture"/>
+                                <pic:cNvPr id="20775227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449635683" name="Picture">
+                        <wp:docPr id="239809357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449635683" name="Picture"/>
+                                <pic:cNvPr id="239809357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1198837099" name="Picture">
+                        <wp:docPr id="1692518345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1198837099" name="Picture"/>
+                                <pic:cNvPr id="1692518345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382597971" name="Picture">
+                  <wp:docPr id="1112972926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382597971" name="Picture"/>
+                          <pic:cNvPr id="1112972926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068382791" name="Picture">
+                  <wp:docPr id="226589920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068382791" name="Picture"/>
+                          <pic:cNvPr id="226589920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930411916" name="Picture">
+                  <wp:docPr id="853183506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930411916" name="Picture"/>
+                          <pic:cNvPr id="853183506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028657130" name="Picture">
+                  <wp:docPr id="890154601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028657130" name="Picture"/>
+                          <pic:cNvPr id="890154601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244307739" name="Picture">
+                  <wp:docPr id="684177146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244307739" name="Picture"/>
+                          <pic:cNvPr id="684177146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064809511" name="Picture">
+                  <wp:docPr id="1681024651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064809511" name="Picture"/>
+                          <pic:cNvPr id="1681024651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1575847657" name="Picture">
+                        <wp:docPr id="48948536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1575847657" name="Picture"/>
+                                <pic:cNvPr id="48948536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484204619" name="Picture">
+                        <wp:docPr id="1664200947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484204619" name="Picture"/>
+                                <pic:cNvPr id="1664200947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986509408" name="Picture">
+                  <wp:docPr id="654235047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986509408" name="Picture"/>
+                          <pic:cNvPr id="654235047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827477985" name="Picture">
+                  <wp:docPr id="635656679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827477985" name="Picture"/>
+                          <pic:cNvPr id="635656679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343622898" name="Picture">
+                  <wp:docPr id="1270596480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343622898" name="Picture"/>
+                          <pic:cNvPr id="1270596480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004809572" name="Picture">
+                  <wp:docPr id="591903096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004809572" name="Picture"/>
+                          <pic:cNvPr id="591903096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851871471" name="Picture">
+                  <wp:docPr id="2927384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851871471" name="Picture"/>
+                          <pic:cNvPr id="2927384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990044005" name="Picture">
+                  <wp:docPr id="1039573351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990044005" name="Picture"/>
+                          <pic:cNvPr id="1039573351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906372413" name="Picture">
+                        <wp:docPr id="1955035134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906372413" name="Picture"/>
+                                <pic:cNvPr id="1955035134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25919,57 +25919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863345480" name="Picture">
+                  <wp:docPr id="1808393461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863345480" name="Picture"/>
+                          <pic:cNvPr id="1808393461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26008,57 +26008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380326240" name="Picture">
+                  <wp:docPr id="1974479719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380326240" name="Picture"/>
+                          <pic:cNvPr id="1974479719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26688,57 +26688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000819655" name="Picture">
+                  <wp:docPr id="432221947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000819655" name="Picture"/>
+                          <pic:cNvPr id="432221947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27749,57 +27749,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481653142" name="Picture">
+                  <wp:docPr id="490420052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481653142" name="Picture"/>
+                          <pic:cNvPr id="490420052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27852,57 +27852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074489199" name="Picture">
+                  <wp:docPr id="234883800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074489199" name="Picture"/>
+                          <pic:cNvPr id="234883800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29316,57 +29316,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774824727" name="Picture">
+                  <wp:docPr id="45385218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774824727" name="Picture"/>
+                          <pic:cNvPr id="45385218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30523,57 +30523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097706446" name="Picture">
+                        <wp:docPr id="1358746533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097706446" name="Picture"/>
+                                <pic:cNvPr id="1358746533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32920,57 +32920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821342585" name="Picture">
+                  <wp:docPr id="445399449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821342585" name="Picture"/>
+                          <pic:cNvPr id="445399449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32991,57 +32991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642261433" name="Picture">
+                  <wp:docPr id="1539708112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642261433" name="Picture"/>
+                          <pic:cNvPr id="1539708112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33459,57 +33459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173526373" name="Picture">
+                  <wp:docPr id="1829869046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173526373" name="Picture"/>
+                          <pic:cNvPr id="1829869046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34618,57 +34618,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289708979" name="Picture">
+                  <wp:docPr id="359571555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289708979" name="Picture"/>
+                          <pic:cNvPr id="359571555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34707,57 +34707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986405835" name="Picture">
+                  <wp:docPr id="2128959114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986405835" name="Picture"/>
+                          <pic:cNvPr id="2128959114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35351,57 +35351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122951815" name="Picture">
+                  <wp:docPr id="532337285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122951815" name="Picture"/>
+                          <pic:cNvPr id="532337285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36349,57 +36349,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194299999" name="Picture">
+                  <wp:docPr id="1800798496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194299999" name="Picture"/>
+                          <pic:cNvPr id="1800798496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36452,57 +36452,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760437781" name="Picture">
+                  <wp:docPr id="1125608406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760437781" name="Picture"/>
+                          <pic:cNvPr id="1125608406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37829,57 +37829,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422325850" name="Picture">
+                  <wp:docPr id="867675769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422325850" name="Picture"/>
+                          <pic:cNvPr id="867675769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38972,57 +38972,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1590597615" name="Picture">
+                        <wp:docPr id="883102283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1590597615" name="Picture"/>
+                                <pic:cNvPr id="883102283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40333,57 +40333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034526788" name="Picture">
+                  <wp:docPr id="980006592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034526788" name="Picture"/>
+                          <pic:cNvPr id="980006592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40422,57 +40422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113588930" name="Picture">
+                  <wp:docPr id="1078320565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113588930" name="Picture"/>
+                          <pic:cNvPr id="1078320565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053783150" name="Picture">
+                  <wp:docPr id="1216266118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053783150" name="Picture"/>
+                          <pic:cNvPr id="1216266118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42064,57 +42064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112550194" name="Picture">
+                  <wp:docPr id="977792864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112550194" name="Picture"/>
+                          <pic:cNvPr id="977792864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42167,57 +42167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876507906" name="Picture">
+                  <wp:docPr id="837689948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876507906" name="Picture"/>
+                          <pic:cNvPr id="837689948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43544,57 +43544,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96416010" name="Picture">
+                  <wp:docPr id="249261183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96416010" name="Picture"/>
+                          <pic:cNvPr id="249261183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44687,57 +44687,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="569580640" name="Picture">
+                        <wp:docPr id="1411680234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="569580640" name="Picture"/>
+                                <pic:cNvPr id="1411680234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45908,57 +45908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563971125" name="Picture">
+                  <wp:docPr id="21606789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563971125" name="Picture"/>
+                          <pic:cNvPr id="21606789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45979,57 +45979,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752512858" name="Picture">
+                  <wp:docPr id="1975733269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752512858" name="Picture"/>
+                          <pic:cNvPr id="1975733269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46393,57 +46393,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361723156" name="Picture">
+                  <wp:docPr id="353089407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361723156" name="Picture"/>
+                          <pic:cNvPr id="353089407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>