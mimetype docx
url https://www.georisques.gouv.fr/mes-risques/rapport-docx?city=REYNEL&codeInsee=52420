--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561188581" name="Picture">
+                  <wp:docPr id="438267696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561188581" name="Picture"/>
+                          <pic:cNvPr id="438267696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943668755" name="Picture">
+                  <wp:docPr id="930873548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943668755" name="Picture"/>
+                          <pic:cNvPr id="930873548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770971039" name="Picture">
+                        <wp:docPr id="65222648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770971039" name="Picture"/>
+                                <pic:cNvPr id="65222648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628495168" name="Picture">
+                  <wp:docPr id="1098600372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628495168" name="Picture"/>
+                          <pic:cNvPr id="1098600372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490466478" name="Picture">
+                  <wp:docPr id="1651365376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490466478" name="Picture"/>
+                          <pic:cNvPr id="1651365376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048765533" name="Picture">
+                  <wp:docPr id="1885115183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048765533" name="Picture"/>
+                          <pic:cNvPr id="1885115183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671988350" name="Picture">
+                  <wp:docPr id="1857612712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671988350" name="Picture"/>
+                          <pic:cNvPr id="1857612712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965351452" name="Picture">
+                  <wp:docPr id="533055335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965351452" name="Picture"/>
+                          <pic:cNvPr id="533055335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733019003" name="Picture">
+                        <wp:docPr id="562900804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733019003" name="Picture"/>
+                                <pic:cNvPr id="562900804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="309887354" name="Picture">
+                        <wp:docPr id="1677761862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="309887354" name="Picture"/>
+                                <pic:cNvPr id="1677761862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946826756" name="Picture">
+                        <wp:docPr id="1066142974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946826756" name="Picture"/>
+                                <pic:cNvPr id="1066142974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082454178" name="Picture">
+                        <wp:docPr id="1528350946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082454178" name="Picture"/>
+                                <pic:cNvPr id="1528350946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="62231156" name="Picture">
+                        <wp:docPr id="1957933015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="62231156" name="Picture"/>
+                                <pic:cNvPr id="1957933015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="969796973" name="Picture">
+                        <wp:docPr id="1679342542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="969796973" name="Picture"/>
+                                <pic:cNvPr id="1679342542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959068290" name="Picture">
+                        <wp:docPr id="967414057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959068290" name="Picture"/>
+                                <pic:cNvPr id="967414057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560302964" name="Picture">
+                        <wp:docPr id="1769271489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560302964" name="Picture"/>
+                                <pic:cNvPr id="1769271489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455790202" name="Picture">
+                        <wp:docPr id="70475103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455790202" name="Picture"/>
+                                <pic:cNvPr id="70475103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1583112056" name="Picture">
+                        <wp:docPr id="1962782618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1583112056" name="Picture"/>
+                                <pic:cNvPr id="1962782618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="134302822" name="Picture">
+                        <wp:docPr id="1362173865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="134302822" name="Picture"/>
+                                <pic:cNvPr id="1362173865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1861666063" name="Picture">
+                        <wp:docPr id="2135511533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1861666063" name="Picture"/>
+                                <pic:cNvPr id="2135511533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273096897" name="Picture">
+                        <wp:docPr id="1435005914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273096897" name="Picture"/>
+                                <pic:cNvPr id="1435005914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2062339976" name="Picture">
+                        <wp:docPr id="1229954734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2062339976" name="Picture"/>
+                                <pic:cNvPr id="1229954734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898629570" name="Picture">
+                        <wp:docPr id="7613306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898629570" name="Picture"/>
+                                <pic:cNvPr id="7613306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387433765" name="Picture">
+                  <wp:docPr id="922281389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387433765" name="Picture"/>
+                          <pic:cNvPr id="922281389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15396713" name="Picture">
+                  <wp:docPr id="640432273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15396713" name="Picture"/>
+                          <pic:cNvPr id="640432273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026651392" name="Picture">
+                  <wp:docPr id="1229145573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026651392" name="Picture"/>
+                          <pic:cNvPr id="1229145573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437630920" name="Picture">
+                  <wp:docPr id="1232526471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437630920" name="Picture"/>
+                          <pic:cNvPr id="1232526471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145725748" name="Picture">
+                  <wp:docPr id="534347268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145725748" name="Picture"/>
+                          <pic:cNvPr id="534347268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313517723" name="Picture">
+                  <wp:docPr id="1019024203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313517723" name="Picture"/>
+                          <pic:cNvPr id="1019024203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036857443" name="Picture">
+                        <wp:docPr id="1982676494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036857443" name="Picture"/>
+                                <pic:cNvPr id="1982676494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190786366" name="Picture">
+                  <wp:docPr id="970188433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190786366" name="Picture"/>
+                          <pic:cNvPr id="970188433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892473640" name="Picture">
+                  <wp:docPr id="687607966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892473640" name="Picture"/>
+                          <pic:cNvPr id="687607966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630040517" name="Picture">
+                  <wp:docPr id="926848705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630040517" name="Picture"/>
+                          <pic:cNvPr id="926848705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127008185" name="Picture">
+                  <wp:docPr id="414431909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127008185" name="Picture"/>
+                          <pic:cNvPr id="414431909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353036113" name="Picture">
+                  <wp:docPr id="2006212255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353036113" name="Picture"/>
+                          <pic:cNvPr id="2006212255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978401045" name="Picture">
+                  <wp:docPr id="199079113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978401045" name="Picture"/>
+                          <pic:cNvPr id="199079113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="713306612" name="Picture">
+                        <wp:docPr id="239935214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="713306612" name="Picture"/>
+                                <pic:cNvPr id="239935214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386993562" name="Picture">
+                  <wp:docPr id="1215677110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386993562" name="Picture"/>
+                          <pic:cNvPr id="1215677110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357795135" name="Picture">
+                  <wp:docPr id="1819568805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357795135" name="Picture"/>
+                          <pic:cNvPr id="1819568805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409865147" name="Picture">
+                  <wp:docPr id="1208165883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409865147" name="Picture"/>
+                          <pic:cNvPr id="1208165883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128503954" name="Picture">
+                  <wp:docPr id="1057610053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128503954" name="Picture"/>
+                          <pic:cNvPr id="1057610053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505864856" name="Picture">
+                  <wp:docPr id="1964518718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505864856" name="Picture"/>
+                          <pic:cNvPr id="1964518718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672506179" name="Picture">
+                  <wp:docPr id="40372406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672506179" name="Picture"/>
+                          <pic:cNvPr id="40372406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30957,57 +30957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746344620" name="Picture">
+                  <wp:docPr id="1699731563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746344620" name="Picture"/>
+                          <pic:cNvPr id="1699731563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31046,57 +31046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136154782" name="Picture">
+                  <wp:docPr id="656425420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136154782" name="Picture"/>
+                          <pic:cNvPr id="656425420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31690,57 +31690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421201693" name="Picture">
+                  <wp:docPr id="2088152148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421201693" name="Picture"/>
+                          <pic:cNvPr id="2088152148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32688,57 +32688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143924064" name="Picture">
+                  <wp:docPr id="528717363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143924064" name="Picture"/>
+                          <pic:cNvPr id="528717363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32791,57 +32791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317772892" name="Picture">
+                  <wp:docPr id="1028608792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317772892" name="Picture"/>
+                          <pic:cNvPr id="1028608792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201232053" name="Picture">
+                  <wp:docPr id="898765955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201232053" name="Picture"/>
+                          <pic:cNvPr id="898765955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35311,57 +35311,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838303074" name="Picture">
+                        <wp:docPr id="393724568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838303074" name="Picture"/>
+                                <pic:cNvPr id="393724568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36672,57 +36672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017562905" name="Picture">
+                  <wp:docPr id="853867257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017562905" name="Picture"/>
+                          <pic:cNvPr id="853867257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36761,57 +36761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066284174" name="Picture">
+                  <wp:docPr id="1379098009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066284174" name="Picture"/>
+                          <pic:cNvPr id="1379098009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37405,57 +37405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451099367" name="Picture">
+                  <wp:docPr id="1182919483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451099367" name="Picture"/>
+                          <pic:cNvPr id="1182919483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38403,57 +38403,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399691799" name="Picture">
+                  <wp:docPr id="1208023875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399691799" name="Picture"/>
+                          <pic:cNvPr id="1208023875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38506,57 +38506,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064031900" name="Picture">
+                  <wp:docPr id="414501276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064031900" name="Picture"/>
+                          <pic:cNvPr id="414501276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294741921" name="Picture">
+                  <wp:docPr id="10491192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294741921" name="Picture"/>
+                          <pic:cNvPr id="10491192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41026,57 +41026,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524169217" name="Picture">
+                        <wp:docPr id="800248420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524169217" name="Picture"/>
+                                <pic:cNvPr id="800248420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42297,57 +42297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635428483" name="Picture">
+                  <wp:docPr id="1807373338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635428483" name="Picture"/>
+                          <pic:cNvPr id="1807373338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42377,57 +42377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960334088" name="Picture">
+                  <wp:docPr id="31711688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960334088" name="Picture"/>
+                          <pic:cNvPr id="31711688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42856,57 +42856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165418942" name="Picture">
+                  <wp:docPr id="75066183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165418942" name="Picture"/>
+                          <pic:cNvPr id="75066183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44627,57 +44627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83868953" name="Picture">
+                  <wp:docPr id="1720703533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83868953" name="Picture"/>
+                          <pic:cNvPr id="1720703533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44707,57 +44707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566776878" name="Picture">
+                  <wp:docPr id="836596679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566776878" name="Picture"/>
+                          <pic:cNvPr id="836596679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45186,57 +45186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916177504" name="Picture">
+                  <wp:docPr id="109294727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916177504" name="Picture"/>
+                          <pic:cNvPr id="109294727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47621,57 +47621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928095780" name="Picture">
+                  <wp:docPr id="412319681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928095780" name="Picture"/>
+                          <pic:cNvPr id="412319681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47692,57 +47692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300301171" name="Picture">
+                  <wp:docPr id="1116365919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300301171" name="Picture"/>
+                          <pic:cNvPr id="1116365919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48106,57 +48106,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030461933" name="Picture">
+                  <wp:docPr id="1496766213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030461933" name="Picture"/>
+                          <pic:cNvPr id="1496766213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>