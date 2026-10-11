--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264755059" name="Picture">
+                  <wp:docPr id="1260676921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264755059" name="Picture"/>
+                          <pic:cNvPr id="1260676921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507037150" name="Picture">
+                  <wp:docPr id="1017603177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507037150" name="Picture"/>
+                          <pic:cNvPr id="1017603177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339230770" name="Picture">
+                        <wp:docPr id="300172970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339230770" name="Picture"/>
+                                <pic:cNvPr id="300172970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44491955" name="Picture">
+                  <wp:docPr id="691403054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44491955" name="Picture"/>
+                          <pic:cNvPr id="691403054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548920982" name="Picture">
+                  <wp:docPr id="1228616429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548920982" name="Picture"/>
+                          <pic:cNvPr id="1228616429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044409760" name="Picture">
+                  <wp:docPr id="406542675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044409760" name="Picture"/>
+                          <pic:cNvPr id="406542675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282198027" name="Picture">
+                  <wp:docPr id="1605363344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282198027" name="Picture"/>
+                          <pic:cNvPr id="1605363344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703927211" name="Picture">
+                  <wp:docPr id="417511972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703927211" name="Picture"/>
+                          <pic:cNvPr id="417511972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893728434" name="Picture">
+                        <wp:docPr id="2296435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893728434" name="Picture"/>
+                                <pic:cNvPr id="2296435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687358793" name="Picture">
+                        <wp:docPr id="988135669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687358793" name="Picture"/>
+                                <pic:cNvPr id="988135669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58002993" name="Picture">
+                        <wp:docPr id="971817586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58002993" name="Picture"/>
+                                <pic:cNvPr id="971817586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="866803585" name="Picture">
+                        <wp:docPr id="466005717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="866803585" name="Picture"/>
+                                <pic:cNvPr id="466005717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89366175" name="Picture">
+                        <wp:docPr id="1830807751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89366175" name="Picture"/>
+                                <pic:cNvPr id="1830807751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1545587156" name="Picture">
+                        <wp:docPr id="1696625039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1545587156" name="Picture"/>
+                                <pic:cNvPr id="1696625039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068663385" name="Picture">
+                        <wp:docPr id="858641721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068663385" name="Picture"/>
+                                <pic:cNvPr id="858641721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="86265192" name="Picture">
+                        <wp:docPr id="933042694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="86265192" name="Picture"/>
+                                <pic:cNvPr id="933042694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1845416921" name="Picture">
+                        <wp:docPr id="1413229286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1845416921" name="Picture"/>
+                                <pic:cNvPr id="1413229286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377254336" name="Picture">
+                        <wp:docPr id="508947063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377254336" name="Picture"/>
+                                <pic:cNvPr id="508947063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287273497" name="Picture">
+                        <wp:docPr id="1182218491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287273497" name="Picture"/>
+                                <pic:cNvPr id="1182218491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="9792253" name="Picture">
+                        <wp:docPr id="1741537602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="9792253" name="Picture"/>
+                                <pic:cNvPr id="1741537602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226650229" name="Picture">
+                        <wp:docPr id="419695508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226650229" name="Picture"/>
+                                <pic:cNvPr id="419695508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816539527" name="Picture">
+                        <wp:docPr id="1085342696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816539527" name="Picture"/>
+                                <pic:cNvPr id="1085342696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750854717" name="Picture">
+                        <wp:docPr id="1856361146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750854717" name="Picture"/>
+                                <pic:cNvPr id="1856361146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150033927" name="Picture">
+                  <wp:docPr id="476640628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150033927" name="Picture"/>
+                          <pic:cNvPr id="476640628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390965732" name="Picture">
+                  <wp:docPr id="1147540082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390965732" name="Picture"/>
+                          <pic:cNvPr id="1147540082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274117774" name="Picture">
+                  <wp:docPr id="1321758554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274117774" name="Picture"/>
+                          <pic:cNvPr id="1321758554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47041489" name="Picture">
+                  <wp:docPr id="1372346019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47041489" name="Picture"/>
+                          <pic:cNvPr id="1372346019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171271530" name="Picture">
+                  <wp:docPr id="1326742919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171271530" name="Picture"/>
+                          <pic:cNvPr id="1326742919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131646517" name="Picture">
+                  <wp:docPr id="794101742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131646517" name="Picture"/>
+                          <pic:cNvPr id="794101742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="378196609" name="Picture">
+                        <wp:docPr id="2036272167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="378196609" name="Picture"/>
+                                <pic:cNvPr id="2036272167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24836935" name="Picture">
+                        <wp:docPr id="918544960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24836935" name="Picture"/>
+                                <pic:cNvPr id="918544960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270228007" name="Picture">
+                  <wp:docPr id="57344444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270228007" name="Picture"/>
+                          <pic:cNvPr id="57344444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650845086" name="Picture">
+                  <wp:docPr id="1639555052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650845086" name="Picture"/>
+                          <pic:cNvPr id="1639555052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891462339" name="Picture">
+                  <wp:docPr id="685628537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891462339" name="Picture"/>
+                          <pic:cNvPr id="685628537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570297539" name="Picture">
+                  <wp:docPr id="1667724991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570297539" name="Picture"/>
+                          <pic:cNvPr id="1667724991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814481540" name="Picture">
+                  <wp:docPr id="2032030512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814481540" name="Picture"/>
+                          <pic:cNvPr id="2032030512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887500149" name="Picture">
+                  <wp:docPr id="520132888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887500149" name="Picture"/>
+                          <pic:cNvPr id="520132888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532522201" name="Picture">
+                        <wp:docPr id="1579481220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532522201" name="Picture"/>
+                                <pic:cNvPr id="1579481220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26119,57 +26119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417406963" name="Picture">
+                  <wp:docPr id="1477003666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417406963" name="Picture"/>
+                          <pic:cNvPr id="1477003666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26208,57 +26208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710954447" name="Picture">
+                  <wp:docPr id="496112422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710954447" name="Picture"/>
+                          <pic:cNvPr id="496112422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26888,57 +26888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602864755" name="Picture">
+                  <wp:docPr id="160646849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602864755" name="Picture"/>
+                          <pic:cNvPr id="160646849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027964058" name="Picture">
+                  <wp:docPr id="973737907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027964058" name="Picture"/>
+                          <pic:cNvPr id="973737907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28052,57 +28052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527888353" name="Picture">
+                  <wp:docPr id="722195441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527888353" name="Picture"/>
+                          <pic:cNvPr id="722195441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29510,57 +29510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122137386" name="Picture">
+                  <wp:docPr id="195245865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122137386" name="Picture"/>
+                          <pic:cNvPr id="195245865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30707,57 +30707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258977427" name="Picture">
+                        <wp:docPr id="760522053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258977427" name="Picture"/>
+                                <pic:cNvPr id="760522053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32877,57 +32877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820047271" name="Picture">
+                  <wp:docPr id="1446514404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820047271" name="Picture"/>
+                          <pic:cNvPr id="1446514404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32966,57 +32966,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3570417" name="Picture">
+                  <wp:docPr id="1454487061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3570417" name="Picture"/>
+                          <pic:cNvPr id="1454487061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33610,57 +33610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408962180" name="Picture">
+                  <wp:docPr id="1581735691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408962180" name="Picture"/>
+                          <pic:cNvPr id="1581735691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34608,57 +34608,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309773010" name="Picture">
+                  <wp:docPr id="1424088205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309773010" name="Picture"/>
+                          <pic:cNvPr id="1424088205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34711,57 +34711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695830691" name="Picture">
+                  <wp:docPr id="1246924412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695830691" name="Picture"/>
+                          <pic:cNvPr id="1246924412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36088,57 +36088,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754717921" name="Picture">
+                  <wp:docPr id="657515892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754717921" name="Picture"/>
+                          <pic:cNvPr id="657515892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37231,57 +37231,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50985831" name="Picture">
+                        <wp:docPr id="1228949845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50985831" name="Picture"/>
+                                <pic:cNvPr id="1228949845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38599,57 +38599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876951747" name="Picture">
+                  <wp:docPr id="922916255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876951747" name="Picture"/>
+                          <pic:cNvPr id="922916255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38688,57 +38688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595467931" name="Picture">
+                  <wp:docPr id="2093185227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595467931" name="Picture"/>
+                          <pic:cNvPr id="2093185227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39320,57 +39320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423462763" name="Picture">
+                  <wp:docPr id="1308328049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423462763" name="Picture"/>
+                          <pic:cNvPr id="1308328049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40264,57 +40264,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334601018" name="Picture">
+                  <wp:docPr id="1435312981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334601018" name="Picture"/>
+                          <pic:cNvPr id="1435312981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40376,57 +40376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69583922" name="Picture">
+                  <wp:docPr id="1181330332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69583922" name="Picture"/>
+                          <pic:cNvPr id="1181330332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42035,57 +42035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507992127" name="Picture">
+                  <wp:docPr id="1115932206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507992127" name="Picture"/>
+                          <pic:cNvPr id="1115932206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43214,57 +43214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629511692" name="Picture">
+                  <wp:docPr id="165339698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629511692" name="Picture"/>
+                          <pic:cNvPr id="165339698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43294,57 +43294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287052008" name="Picture">
+                  <wp:docPr id="393180490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287052008" name="Picture"/>
+                          <pic:cNvPr id="393180490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43782,57 +43782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212961802" name="Picture">
+                  <wp:docPr id="1018686474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212961802" name="Picture"/>
+                          <pic:cNvPr id="1018686474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>