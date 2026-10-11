--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260676921" name="Picture">
+                  <wp:docPr id="1961712650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260676921" name="Picture"/>
+                          <pic:cNvPr id="1961712650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017603177" name="Picture">
+                  <wp:docPr id="382998019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017603177" name="Picture"/>
+                          <pic:cNvPr id="382998019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300172970" name="Picture">
+                        <wp:docPr id="975711827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300172970" name="Picture"/>
+                                <pic:cNvPr id="975711827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691403054" name="Picture">
+                  <wp:docPr id="442176166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691403054" name="Picture"/>
+                          <pic:cNvPr id="442176166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228616429" name="Picture">
+                  <wp:docPr id="762514705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228616429" name="Picture"/>
+                          <pic:cNvPr id="762514705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406542675" name="Picture">
+                  <wp:docPr id="1023577251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406542675" name="Picture"/>
+                          <pic:cNvPr id="1023577251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605363344" name="Picture">
+                  <wp:docPr id="284487962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605363344" name="Picture"/>
+                          <pic:cNvPr id="284487962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417511972" name="Picture">
+                  <wp:docPr id="1169035297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417511972" name="Picture"/>
+                          <pic:cNvPr id="1169035297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2296435" name="Picture">
+                        <wp:docPr id="351558261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2296435" name="Picture"/>
+                                <pic:cNvPr id="351558261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988135669" name="Picture">
+                        <wp:docPr id="813069261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988135669" name="Picture"/>
+                                <pic:cNvPr id="813069261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971817586" name="Picture">
+                        <wp:docPr id="425143394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971817586" name="Picture"/>
+                                <pic:cNvPr id="425143394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="466005717" name="Picture">
+                        <wp:docPr id="1230391231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="466005717" name="Picture"/>
+                                <pic:cNvPr id="1230391231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830807751" name="Picture">
+                        <wp:docPr id="559963554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830807751" name="Picture"/>
+                                <pic:cNvPr id="559963554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1696625039" name="Picture">
+                        <wp:docPr id="21222364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1696625039" name="Picture"/>
+                                <pic:cNvPr id="21222364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858641721" name="Picture">
+                        <wp:docPr id="577675873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858641721" name="Picture"/>
+                                <pic:cNvPr id="577675873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933042694" name="Picture">
+                        <wp:docPr id="1879715759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933042694" name="Picture"/>
+                                <pic:cNvPr id="1879715759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413229286" name="Picture">
+                        <wp:docPr id="350718199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413229286" name="Picture"/>
+                                <pic:cNvPr id="350718199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508947063" name="Picture">
+                        <wp:docPr id="1191571188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508947063" name="Picture"/>
+                                <pic:cNvPr id="1191571188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182218491" name="Picture">
+                        <wp:docPr id="1364765030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182218491" name="Picture"/>
+                                <pic:cNvPr id="1364765030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741537602" name="Picture">
+                        <wp:docPr id="1797245690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741537602" name="Picture"/>
+                                <pic:cNvPr id="1797245690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419695508" name="Picture">
+                        <wp:docPr id="21601579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419695508" name="Picture"/>
+                                <pic:cNvPr id="21601579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085342696" name="Picture">
+                        <wp:docPr id="956333157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085342696" name="Picture"/>
+                                <pic:cNvPr id="956333157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856361146" name="Picture">
+                        <wp:docPr id="956986925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856361146" name="Picture"/>
+                                <pic:cNvPr id="956986925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476640628" name="Picture">
+                  <wp:docPr id="347280206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476640628" name="Picture"/>
+                          <pic:cNvPr id="347280206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147540082" name="Picture">
+                  <wp:docPr id="1178366010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147540082" name="Picture"/>
+                          <pic:cNvPr id="1178366010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321758554" name="Picture">
+                  <wp:docPr id="2082659279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321758554" name="Picture"/>
+                          <pic:cNvPr id="2082659279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372346019" name="Picture">
+                  <wp:docPr id="424249948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372346019" name="Picture"/>
+                          <pic:cNvPr id="424249948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326742919" name="Picture">
+                  <wp:docPr id="1212040157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326742919" name="Picture"/>
+                          <pic:cNvPr id="1212040157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794101742" name="Picture">
+                  <wp:docPr id="1097223024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794101742" name="Picture"/>
+                          <pic:cNvPr id="1097223024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036272167" name="Picture">
+                        <wp:docPr id="180243601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036272167" name="Picture"/>
+                                <pic:cNvPr id="180243601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="918544960" name="Picture">
+                        <wp:docPr id="49037209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="918544960" name="Picture"/>
+                                <pic:cNvPr id="49037209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57344444" name="Picture">
+                  <wp:docPr id="1295670935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57344444" name="Picture"/>
+                          <pic:cNvPr id="1295670935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639555052" name="Picture">
+                  <wp:docPr id="990516023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639555052" name="Picture"/>
+                          <pic:cNvPr id="990516023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685628537" name="Picture">
+                  <wp:docPr id="1492771640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685628537" name="Picture"/>
+                          <pic:cNvPr id="1492771640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667724991" name="Picture">
+                  <wp:docPr id="407719943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667724991" name="Picture"/>
+                          <pic:cNvPr id="407719943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032030512" name="Picture">
+                  <wp:docPr id="425140351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032030512" name="Picture"/>
+                          <pic:cNvPr id="425140351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520132888" name="Picture">
+                  <wp:docPr id="1181477187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520132888" name="Picture"/>
+                          <pic:cNvPr id="1181477187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579481220" name="Picture">
+                        <wp:docPr id="295067871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579481220" name="Picture"/>
+                                <pic:cNvPr id="295067871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26119,57 +26119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477003666" name="Picture">
+                  <wp:docPr id="842682958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477003666" name="Picture"/>
+                          <pic:cNvPr id="842682958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26208,57 +26208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496112422" name="Picture">
+                  <wp:docPr id="234695624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496112422" name="Picture"/>
+                          <pic:cNvPr id="234695624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26888,57 +26888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160646849" name="Picture">
+                  <wp:docPr id="769050949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160646849" name="Picture"/>
+                          <pic:cNvPr id="769050949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973737907" name="Picture">
+                  <wp:docPr id="161179893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973737907" name="Picture"/>
+                          <pic:cNvPr id="161179893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28052,57 +28052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722195441" name="Picture">
+                  <wp:docPr id="606840569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722195441" name="Picture"/>
+                          <pic:cNvPr id="606840569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29510,57 +29510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195245865" name="Picture">
+                  <wp:docPr id="364952237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195245865" name="Picture"/>
+                          <pic:cNvPr id="364952237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30707,57 +30707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760522053" name="Picture">
+                        <wp:docPr id="638854141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760522053" name="Picture"/>
+                                <pic:cNvPr id="638854141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32877,57 +32877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446514404" name="Picture">
+                  <wp:docPr id="1956793818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446514404" name="Picture"/>
+                          <pic:cNvPr id="1956793818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32966,57 +32966,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454487061" name="Picture">
+                  <wp:docPr id="138568137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454487061" name="Picture"/>
+                          <pic:cNvPr id="138568137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33610,57 +33610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581735691" name="Picture">
+                  <wp:docPr id="265199863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581735691" name="Picture"/>
+                          <pic:cNvPr id="265199863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34608,57 +34608,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424088205" name="Picture">
+                  <wp:docPr id="625993721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424088205" name="Picture"/>
+                          <pic:cNvPr id="625993721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34711,57 +34711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246924412" name="Picture">
+                  <wp:docPr id="1629218405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246924412" name="Picture"/>
+                          <pic:cNvPr id="1629218405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36088,57 +36088,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657515892" name="Picture">
+                  <wp:docPr id="1102001178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657515892" name="Picture"/>
+                          <pic:cNvPr id="1102001178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37231,57 +37231,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228949845" name="Picture">
+                        <wp:docPr id="237812738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228949845" name="Picture"/>
+                                <pic:cNvPr id="237812738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38599,57 +38599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922916255" name="Picture">
+                  <wp:docPr id="1508210295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922916255" name="Picture"/>
+                          <pic:cNvPr id="1508210295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38688,57 +38688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093185227" name="Picture">
+                  <wp:docPr id="843189733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093185227" name="Picture"/>
+                          <pic:cNvPr id="843189733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39320,57 +39320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308328049" name="Picture">
+                  <wp:docPr id="1577365258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308328049" name="Picture"/>
+                          <pic:cNvPr id="1577365258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40264,57 +40264,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435312981" name="Picture">
+                  <wp:docPr id="1050401096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435312981" name="Picture"/>
+                          <pic:cNvPr id="1050401096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40376,57 +40376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181330332" name="Picture">
+                  <wp:docPr id="1507217942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181330332" name="Picture"/>
+                          <pic:cNvPr id="1507217942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42035,57 +42035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115932206" name="Picture">
+                  <wp:docPr id="864453028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115932206" name="Picture"/>
+                          <pic:cNvPr id="864453028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43214,57 +43214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165339698" name="Picture">
+                  <wp:docPr id="74619765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165339698" name="Picture"/>
+                          <pic:cNvPr id="74619765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43294,57 +43294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393180490" name="Picture">
+                  <wp:docPr id="1005365380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393180490" name="Picture"/>
+                          <pic:cNvPr id="1005365380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43782,57 +43782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018686474" name="Picture">
+                  <wp:docPr id="1069428833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018686474" name="Picture"/>
+                          <pic:cNvPr id="1069428833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>