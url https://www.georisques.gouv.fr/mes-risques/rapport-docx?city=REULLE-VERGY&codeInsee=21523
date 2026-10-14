--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969641646" name="Picture">
+                  <wp:docPr id="186937083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969641646" name="Picture"/>
+                          <pic:cNvPr id="186937083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003367493" name="Picture">
+                  <wp:docPr id="26975407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003367493" name="Picture"/>
+                          <pic:cNvPr id="26975407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190601404" name="Picture">
+                        <wp:docPr id="808859287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190601404" name="Picture"/>
+                                <pic:cNvPr id="808859287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201046491" name="Picture">
+                  <wp:docPr id="2063416572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201046491" name="Picture"/>
+                          <pic:cNvPr id="2063416572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655881263" name="Picture">
+                  <wp:docPr id="1195166831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655881263" name="Picture"/>
+                          <pic:cNvPr id="1195166831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175164678" name="Picture">
+                  <wp:docPr id="741273914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175164678" name="Picture"/>
+                          <pic:cNvPr id="741273914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425610000" name="Picture">
+                  <wp:docPr id="1430583763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425610000" name="Picture"/>
+                          <pic:cNvPr id="1430583763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484425246" name="Picture">
+                  <wp:docPr id="191113579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484425246" name="Picture"/>
+                          <pic:cNvPr id="191113579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152691580" name="Picture">
+                        <wp:docPr id="1232534497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152691580" name="Picture"/>
+                                <pic:cNvPr id="1232534497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1381873533" name="Picture">
+                        <wp:docPr id="603632439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1381873533" name="Picture"/>
+                                <pic:cNvPr id="603632439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360145729" name="Picture">
+                        <wp:docPr id="1144272698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360145729" name="Picture"/>
+                                <pic:cNvPr id="1144272698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1496502951" name="Picture">
+                        <wp:docPr id="1352433898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1496502951" name="Picture"/>
+                                <pic:cNvPr id="1352433898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361845849" name="Picture">
+                        <wp:docPr id="687708023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361845849" name="Picture"/>
+                                <pic:cNvPr id="687708023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614416066" name="Picture">
+                        <wp:docPr id="176327139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614416066" name="Picture"/>
+                                <pic:cNvPr id="176327139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3543296" name="Picture">
+                        <wp:docPr id="1635480193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3543296" name="Picture"/>
+                                <pic:cNvPr id="1635480193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47180585" name="Picture">
+                        <wp:docPr id="1675657007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47180585" name="Picture"/>
+                                <pic:cNvPr id="1675657007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946686763" name="Picture">
+                        <wp:docPr id="625109854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946686763" name="Picture"/>
+                                <pic:cNvPr id="625109854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475053689" name="Picture">
+                        <wp:docPr id="2025840911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475053689" name="Picture"/>
+                                <pic:cNvPr id="2025840911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590685391" name="Picture">
+                        <wp:docPr id="164994007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590685391" name="Picture"/>
+                                <pic:cNvPr id="164994007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="645254997" name="Picture">
+                        <wp:docPr id="1239756292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="645254997" name="Picture"/>
+                                <pic:cNvPr id="1239756292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66275593" name="Picture">
+                        <wp:docPr id="2050729583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66275593" name="Picture"/>
+                                <pic:cNvPr id="2050729583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912494761" name="Picture">
+                        <wp:docPr id="345619067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912494761" name="Picture"/>
+                                <pic:cNvPr id="345619067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16595839" name="Picture">
+                        <wp:docPr id="231093340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16595839" name="Picture"/>
+                                <pic:cNvPr id="231093340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174469909" name="Picture">
+                  <wp:docPr id="1156297868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174469909" name="Picture"/>
+                          <pic:cNvPr id="1156297868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234448729" name="Picture">
+                  <wp:docPr id="889417512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234448729" name="Picture"/>
+                          <pic:cNvPr id="889417512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701615955" name="Picture">
+                  <wp:docPr id="1207398436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701615955" name="Picture"/>
+                          <pic:cNvPr id="1207398436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691039906" name="Picture">
+                  <wp:docPr id="1841780877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691039906" name="Picture"/>
+                          <pic:cNvPr id="1841780877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605860302" name="Picture">
+                  <wp:docPr id="1250848101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605860302" name="Picture"/>
+                          <pic:cNvPr id="1250848101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746065060" name="Picture">
+                  <wp:docPr id="72301085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746065060" name="Picture"/>
+                          <pic:cNvPr id="72301085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152225285" name="Picture">
+                        <wp:docPr id="114898085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152225285" name="Picture"/>
+                                <pic:cNvPr id="114898085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556360775" name="Picture">
+                  <wp:docPr id="1774556636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556360775" name="Picture"/>
+                          <pic:cNvPr id="1774556636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342423421" name="Picture">
+                  <wp:docPr id="1547901307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342423421" name="Picture"/>
+                          <pic:cNvPr id="1547901307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022067904" name="Picture">
+                  <wp:docPr id="334520906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022067904" name="Picture"/>
+                          <pic:cNvPr id="334520906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472846652" name="Picture">
+                  <wp:docPr id="851138639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472846652" name="Picture"/>
+                          <pic:cNvPr id="851138639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278650663" name="Picture">
+                  <wp:docPr id="319578439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278650663" name="Picture"/>
+                          <pic:cNvPr id="319578439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245139121" name="Picture">
+                  <wp:docPr id="341147941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245139121" name="Picture"/>
+                          <pic:cNvPr id="341147941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629710215" name="Picture">
+                        <wp:docPr id="473301813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629710215" name="Picture"/>
+                                <pic:cNvPr id="473301813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798227336" name="Picture">
+                  <wp:docPr id="1438553542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798227336" name="Picture"/>
+                          <pic:cNvPr id="1438553542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178985423" name="Picture">
+                  <wp:docPr id="2042436591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178985423" name="Picture"/>
+                          <pic:cNvPr id="2042436591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142201822" name="Picture">
+                  <wp:docPr id="1257632506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142201822" name="Picture"/>
+                          <pic:cNvPr id="1257632506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728710785" name="Picture">
+                  <wp:docPr id="584107461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728710785" name="Picture"/>
+                          <pic:cNvPr id="584107461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291029923" name="Picture">
+                  <wp:docPr id="1670602300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291029923" name="Picture"/>
+                          <pic:cNvPr id="1670602300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521348392" name="Picture">
+                  <wp:docPr id="122058564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521348392" name="Picture"/>
+                          <pic:cNvPr id="122058564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1055605725" name="Picture">
+                        <wp:docPr id="1634535835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1055605725" name="Picture"/>
+                                <pic:cNvPr id="1634535835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31463,57 +31463,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838908038" name="Picture">
+                  <wp:docPr id="1682838397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838908038" name="Picture"/>
+                          <pic:cNvPr id="1682838397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315212552" name="Picture">
+                  <wp:docPr id="465589589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315212552" name="Picture"/>
+                          <pic:cNvPr id="465589589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32232,57 +32232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127809460" name="Picture">
+                  <wp:docPr id="1965087871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127809460" name="Picture"/>
+                          <pic:cNvPr id="1965087871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33293,57 +33293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747507965" name="Picture">
+                  <wp:docPr id="67937303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747507965" name="Picture"/>
+                          <pic:cNvPr id="67937303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33396,57 +33396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294918820" name="Picture">
+                  <wp:docPr id="1112973988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294918820" name="Picture"/>
+                          <pic:cNvPr id="1112973988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34854,57 +34854,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921142823" name="Picture">
+                  <wp:docPr id="644750451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921142823" name="Picture"/>
+                          <pic:cNvPr id="644750451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36051,57 +36051,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758603044" name="Picture">
+                        <wp:docPr id="1755611951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758603044" name="Picture"/>
+                                <pic:cNvPr id="1755611951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38221,57 +38221,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558106713" name="Picture">
+                  <wp:docPr id="963547010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558106713" name="Picture"/>
+                          <pic:cNvPr id="963547010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38310,57 +38310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198564884" name="Picture">
+                  <wp:docPr id="1586435014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198564884" name="Picture"/>
+                          <pic:cNvPr id="1586435014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38954,57 +38954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925652813" name="Picture">
+                  <wp:docPr id="310267587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925652813" name="Picture"/>
+                          <pic:cNvPr id="310267587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39952,57 +39952,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983295399" name="Picture">
+                  <wp:docPr id="1693119497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983295399" name="Picture"/>
+                          <pic:cNvPr id="1693119497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40055,57 +40055,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393933550" name="Picture">
+                  <wp:docPr id="1219376718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393933550" name="Picture"/>
+                          <pic:cNvPr id="1219376718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41432,57 +41432,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986944896" name="Picture">
+                  <wp:docPr id="1982057961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986944896" name="Picture"/>
+                          <pic:cNvPr id="1982057961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42575,57 +42575,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320008646" name="Picture">
+                        <wp:docPr id="293287879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320008646" name="Picture"/>
+                                <pic:cNvPr id="293287879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43846,57 +43846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349516983" name="Picture">
+                  <wp:docPr id="1664089115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349516983" name="Picture"/>
+                          <pic:cNvPr id="1664089115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43926,57 +43926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870083740" name="Picture">
+                  <wp:docPr id="650850005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870083740" name="Picture"/>
+                          <pic:cNvPr id="650850005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44405,57 +44405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209064582" name="Picture">
+                  <wp:docPr id="1542153310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209064582" name="Picture"/>
+                          <pic:cNvPr id="1542153310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46140,57 +46140,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759048557" name="Picture">
+                  <wp:docPr id="1870906460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759048557" name="Picture"/>
+                          <pic:cNvPr id="1870906460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46211,57 +46211,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053686588" name="Picture">
+                  <wp:docPr id="272757503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053686588" name="Picture"/>
+                          <pic:cNvPr id="272757503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46625,57 +46625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886905487" name="Picture">
+                  <wp:docPr id="277392701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886905487" name="Picture"/>
+                          <pic:cNvPr id="277392701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>