--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40640032" name="Picture">
+                  <wp:docPr id="2046992595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40640032" name="Picture"/>
+                          <pic:cNvPr id="2046992595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159593526" name="Picture">
+                  <wp:docPr id="1546609927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159593526" name="Picture"/>
+                          <pic:cNvPr id="1546609927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="337366805" name="Picture">
+                        <wp:docPr id="1796863485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="337366805" name="Picture"/>
+                                <pic:cNvPr id="1796863485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273621180" name="Picture">
+                  <wp:docPr id="2082186414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273621180" name="Picture"/>
+                          <pic:cNvPr id="2082186414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248174460" name="Picture">
+                  <wp:docPr id="724872439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248174460" name="Picture"/>
+                          <pic:cNvPr id="724872439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537332241" name="Picture">
+                  <wp:docPr id="648395438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537332241" name="Picture"/>
+                          <pic:cNvPr id="648395438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663619131" name="Picture">
+                  <wp:docPr id="1665491028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663619131" name="Picture"/>
+                          <pic:cNvPr id="1665491028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856768248" name="Picture">
+                  <wp:docPr id="454003194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856768248" name="Picture"/>
+                          <pic:cNvPr id="454003194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305233598" name="Picture">
+                        <wp:docPr id="1022040645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305233598" name="Picture"/>
+                                <pic:cNvPr id="1022040645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938908612" name="Picture">
+                        <wp:docPr id="1706247217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938908612" name="Picture"/>
+                                <pic:cNvPr id="1706247217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1942668698" name="Picture">
+                        <wp:docPr id="2134291649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1942668698" name="Picture"/>
+                                <pic:cNvPr id="2134291649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="357298397" name="Picture">
+                        <wp:docPr id="2077572427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="357298397" name="Picture"/>
+                                <pic:cNvPr id="2077572427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996730445" name="Picture">
+                        <wp:docPr id="1400829027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996730445" name="Picture"/>
+                                <pic:cNvPr id="1400829027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2125052549" name="Picture">
+                        <wp:docPr id="201496428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2125052549" name="Picture"/>
+                                <pic:cNvPr id="201496428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513590214" name="Picture">
+                        <wp:docPr id="1169820517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513590214" name="Picture"/>
+                                <pic:cNvPr id="1169820517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2090545174" name="Picture">
+                        <wp:docPr id="826620605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2090545174" name="Picture"/>
+                                <pic:cNvPr id="826620605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643173407" name="Picture">
+                        <wp:docPr id="2063164622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643173407" name="Picture"/>
+                                <pic:cNvPr id="2063164622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="517655614" name="Picture">
+                        <wp:docPr id="1454767225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="517655614" name="Picture"/>
+                                <pic:cNvPr id="1454767225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238962512" name="Picture">
+                        <wp:docPr id="764564993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238962512" name="Picture"/>
+                                <pic:cNvPr id="764564993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710048011" name="Picture">
+                        <wp:docPr id="275916536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710048011" name="Picture"/>
+                                <pic:cNvPr id="275916536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1565944518" name="Picture">
+                        <wp:docPr id="1683045880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1565944518" name="Picture"/>
+                                <pic:cNvPr id="1683045880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23644415" name="Picture">
+                        <wp:docPr id="594200439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23644415" name="Picture"/>
+                                <pic:cNvPr id="594200439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448217003" name="Picture">
+                        <wp:docPr id="1717479619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448217003" name="Picture"/>
+                                <pic:cNvPr id="1717479619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081395065" name="Picture">
+                  <wp:docPr id="161330323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081395065" name="Picture"/>
+                          <pic:cNvPr id="161330323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895091988" name="Picture">
+                  <wp:docPr id="259448373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895091988" name="Picture"/>
+                          <pic:cNvPr id="259448373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448021378" name="Picture">
+                  <wp:docPr id="1259854803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448021378" name="Picture"/>
+                          <pic:cNvPr id="1259854803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206611836" name="Picture">
+                  <wp:docPr id="1093843927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206611836" name="Picture"/>
+                          <pic:cNvPr id="1093843927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77580401" name="Picture">
+                  <wp:docPr id="189401093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77580401" name="Picture"/>
+                          <pic:cNvPr id="189401093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935457592" name="Picture">
+                  <wp:docPr id="1512593795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935457592" name="Picture"/>
+                          <pic:cNvPr id="1512593795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="774217017" name="Picture">
+                        <wp:docPr id="341985991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="774217017" name="Picture"/>
+                                <pic:cNvPr id="341985991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366841787" name="Picture">
+                  <wp:docPr id="1769092493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366841787" name="Picture"/>
+                          <pic:cNvPr id="1769092493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133675137" name="Picture">
+                  <wp:docPr id="1058453545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133675137" name="Picture"/>
+                          <pic:cNvPr id="1058453545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87634195" name="Picture">
+                  <wp:docPr id="967113086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87634195" name="Picture"/>
+                          <pic:cNvPr id="967113086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052712021" name="Picture">
+                  <wp:docPr id="1586863005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052712021" name="Picture"/>
+                          <pic:cNvPr id="1586863005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775707059" name="Picture">
+                  <wp:docPr id="325918910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775707059" name="Picture"/>
+                          <pic:cNvPr id="325918910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058278377" name="Picture">
+                  <wp:docPr id="257163020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058278377" name="Picture"/>
+                          <pic:cNvPr id="257163020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1981376140" name="Picture">
+                        <wp:docPr id="808137087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1981376140" name="Picture"/>
+                                <pic:cNvPr id="808137087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472586198" name="Picture">
+                        <wp:docPr id="1030216097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472586198" name="Picture"/>
+                                <pic:cNvPr id="1030216097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792397476" name="Picture">
+                  <wp:docPr id="1420732347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792397476" name="Picture"/>
+                          <pic:cNvPr id="1420732347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509176442" name="Picture">
+                  <wp:docPr id="523293316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509176442" name="Picture"/>
+                          <pic:cNvPr id="523293316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479573069" name="Picture">
+                  <wp:docPr id="1125134699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479573069" name="Picture"/>
+                          <pic:cNvPr id="1125134699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019777023" name="Picture">
+                  <wp:docPr id="810526295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019777023" name="Picture"/>
+                          <pic:cNvPr id="810526295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868486499" name="Picture">
+                  <wp:docPr id="32607656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868486499" name="Picture"/>
+                          <pic:cNvPr id="32607656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877403069" name="Picture">
+                  <wp:docPr id="1975586710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877403069" name="Picture"/>
+                          <pic:cNvPr id="1975586710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258342727" name="Picture">
+                        <wp:docPr id="1827249599" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258342727" name="Picture"/>
+                                <pic:cNvPr id="1827249599" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528863973" name="Picture">
+                  <wp:docPr id="296325643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528863973" name="Picture"/>
+                          <pic:cNvPr id="296325643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034788964" name="Picture">
+                  <wp:docPr id="1803635309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034788964" name="Picture"/>
+                          <pic:cNvPr id="1803635309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314843031" name="Picture">
+                  <wp:docPr id="2009938347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314843031" name="Picture"/>
+                          <pic:cNvPr id="2009938347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225544656" name="Picture">
+                  <wp:docPr id="1759536941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225544656" name="Picture"/>
+                          <pic:cNvPr id="1759536941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531019782" name="Picture">
+                  <wp:docPr id="1650551193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531019782" name="Picture"/>
+                          <pic:cNvPr id="1650551193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556253121" name="Picture">
+                  <wp:docPr id="44877252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556253121" name="Picture"/>
+                          <pic:cNvPr id="44877252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298789717" name="Picture">
+                        <wp:docPr id="1009549152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298789717" name="Picture"/>
+                                <pic:cNvPr id="1009549152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525816556" name="Picture">
+                  <wp:docPr id="235951142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525816556" name="Picture"/>
+                          <pic:cNvPr id="235951142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848232804" name="Picture">
+                  <wp:docPr id="1360592379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848232804" name="Picture"/>
+                          <pic:cNvPr id="1360592379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849733965" name="Picture">
+                  <wp:docPr id="1495596083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849733965" name="Picture"/>
+                          <pic:cNvPr id="1495596083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579976366" name="Picture">
+                  <wp:docPr id="1233424097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579976366" name="Picture"/>
+                          <pic:cNvPr id="1233424097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096898829" name="Picture">
+                  <wp:docPr id="952052178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096898829" name="Picture"/>
+                          <pic:cNvPr id="952052178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098851335" name="Picture">
+                  <wp:docPr id="4498832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098851335" name="Picture"/>
+                          <pic:cNvPr id="4498832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058213998" name="Picture">
+                  <wp:docPr id="1822877421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058213998" name="Picture"/>
+                          <pic:cNvPr id="1822877421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262691189" name="Picture">
+                  <wp:docPr id="957548069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262691189" name="Picture"/>
+                          <pic:cNvPr id="957548069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639522566" name="Picture">
+                  <wp:docPr id="1806461543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639522566" name="Picture"/>
+                          <pic:cNvPr id="1806461543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>