--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565157683" name="Picture">
+                  <wp:docPr id="815503695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565157683" name="Picture"/>
+                          <pic:cNvPr id="815503695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663713005" name="Picture">
+                  <wp:docPr id="1568570399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663713005" name="Picture"/>
+                          <pic:cNvPr id="1568570399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345447284" name="Picture">
+                        <wp:docPr id="1268193834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345447284" name="Picture"/>
+                                <pic:cNvPr id="1268193834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290335446" name="Picture">
+                  <wp:docPr id="778403021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290335446" name="Picture"/>
+                          <pic:cNvPr id="778403021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783375359" name="Picture">
+                  <wp:docPr id="1217810490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783375359" name="Picture"/>
+                          <pic:cNvPr id="1217810490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951450038" name="Picture">
+                  <wp:docPr id="1228510166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951450038" name="Picture"/>
+                          <pic:cNvPr id="1228510166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958676743" name="Picture">
+                  <wp:docPr id="1767910004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958676743" name="Picture"/>
+                          <pic:cNvPr id="1767910004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579943082" name="Picture">
+                  <wp:docPr id="130890473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579943082" name="Picture"/>
+                          <pic:cNvPr id="130890473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="584855943" name="Picture">
+                        <wp:docPr id="1105605592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="584855943" name="Picture"/>
+                                <pic:cNvPr id="1105605592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609892347" name="Picture">
+                        <wp:docPr id="1477130174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609892347" name="Picture"/>
+                                <pic:cNvPr id="1477130174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1334938893" name="Picture">
+                        <wp:docPr id="2005299861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1334938893" name="Picture"/>
+                                <pic:cNvPr id="2005299861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2127686374" name="Picture">
+                        <wp:docPr id="1496495457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2127686374" name="Picture"/>
+                                <pic:cNvPr id="1496495457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805764118" name="Picture">
+                        <wp:docPr id="2033733511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805764118" name="Picture"/>
+                                <pic:cNvPr id="2033733511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735984719" name="Picture">
+                        <wp:docPr id="1991455139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735984719" name="Picture"/>
+                                <pic:cNvPr id="1991455139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966993828" name="Picture">
+                        <wp:docPr id="552580392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966993828" name="Picture"/>
+                                <pic:cNvPr id="552580392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993036683" name="Picture">
+                        <wp:docPr id="393011717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993036683" name="Picture"/>
+                                <pic:cNvPr id="393011717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764536121" name="Picture">
+                        <wp:docPr id="1339903504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764536121" name="Picture"/>
+                                <pic:cNvPr id="1339903504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526754540" name="Picture">
+                        <wp:docPr id="263561148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526754540" name="Picture"/>
+                                <pic:cNvPr id="263561148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1188604168" name="Picture">
+                        <wp:docPr id="783697551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1188604168" name="Picture"/>
+                                <pic:cNvPr id="783697551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764705980" name="Picture">
+                        <wp:docPr id="2099281302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764705980" name="Picture"/>
+                                <pic:cNvPr id="2099281302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638860248" name="Picture">
+                        <wp:docPr id="69476415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638860248" name="Picture"/>
+                                <pic:cNvPr id="69476415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642880539" name="Picture">
+                        <wp:docPr id="1721609611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642880539" name="Picture"/>
+                                <pic:cNvPr id="1721609611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214746211" name="Picture">
+                        <wp:docPr id="1009200105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214746211" name="Picture"/>
+                                <pic:cNvPr id="1009200105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236115255" name="Picture">
+                  <wp:docPr id="1195853786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236115255" name="Picture"/>
+                          <pic:cNvPr id="1195853786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118862211" name="Picture">
+                  <wp:docPr id="1218137992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118862211" name="Picture"/>
+                          <pic:cNvPr id="1218137992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580368008" name="Picture">
+                  <wp:docPr id="1547735203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580368008" name="Picture"/>
+                          <pic:cNvPr id="1547735203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862955962" name="Picture">
+                  <wp:docPr id="369281249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862955962" name="Picture"/>
+                          <pic:cNvPr id="369281249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233911917" name="Picture">
+                  <wp:docPr id="1269657547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233911917" name="Picture"/>
+                          <pic:cNvPr id="1269657547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96875315" name="Picture">
+                  <wp:docPr id="670418297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96875315" name="Picture"/>
+                          <pic:cNvPr id="670418297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="228764397" name="Picture">
+                        <wp:docPr id="2084442693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="228764397" name="Picture"/>
+                                <pic:cNvPr id="2084442693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722811841" name="Picture">
+                  <wp:docPr id="1274753647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722811841" name="Picture"/>
+                          <pic:cNvPr id="1274753647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889946503" name="Picture">
+                  <wp:docPr id="638128755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889946503" name="Picture"/>
+                          <pic:cNvPr id="638128755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770088969" name="Picture">
+                  <wp:docPr id="715755725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770088969" name="Picture"/>
+                          <pic:cNvPr id="715755725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699523880" name="Picture">
+                  <wp:docPr id="748034954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699523880" name="Picture"/>
+                          <pic:cNvPr id="748034954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659236641" name="Picture">
+                  <wp:docPr id="2020421639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659236641" name="Picture"/>
+                          <pic:cNvPr id="2020421639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288604745" name="Picture">
+                  <wp:docPr id="1127025274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288604745" name="Picture"/>
+                          <pic:cNvPr id="1127025274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317452282" name="Picture">
+                        <wp:docPr id="1980761075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317452282" name="Picture"/>
+                                <pic:cNvPr id="1980761075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109888557" name="Picture">
+                  <wp:docPr id="848027317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109888557" name="Picture"/>
+                          <pic:cNvPr id="848027317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784954393" name="Picture">
+                  <wp:docPr id="267410343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784954393" name="Picture"/>
+                          <pic:cNvPr id="267410343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123768093" name="Picture">
+                  <wp:docPr id="136412170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123768093" name="Picture"/>
+                          <pic:cNvPr id="136412170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="287165331" name="Picture">
+                  <wp:docPr id="160123183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="287165331" name="Picture"/>
+                          <pic:cNvPr id="160123183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52064454" name="Picture">
+                  <wp:docPr id="952875469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52064454" name="Picture"/>
+                          <pic:cNvPr id="952875469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680192332" name="Picture">
+                  <wp:docPr id="496848194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680192332" name="Picture"/>
+                          <pic:cNvPr id="496848194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30957,57 +30957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701319537" name="Picture">
+                  <wp:docPr id="875437260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701319537" name="Picture"/>
+                          <pic:cNvPr id="875437260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31046,57 +31046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622880471" name="Picture">
+                  <wp:docPr id="1127129174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622880471" name="Picture"/>
+                          <pic:cNvPr id="1127129174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31690,57 +31690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523750541" name="Picture">
+                  <wp:docPr id="1469083692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523750541" name="Picture"/>
+                          <pic:cNvPr id="1469083692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32688,57 +32688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289186313" name="Picture">
+                  <wp:docPr id="691297620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289186313" name="Picture"/>
+                          <pic:cNvPr id="691297620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32791,57 +32791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025262161" name="Picture">
+                  <wp:docPr id="1817749201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025262161" name="Picture"/>
+                          <pic:cNvPr id="1817749201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664718955" name="Picture">
+                  <wp:docPr id="364602836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664718955" name="Picture"/>
+                          <pic:cNvPr id="364602836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35311,57 +35311,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="326226753" name="Picture">
+                        <wp:docPr id="257459213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="326226753" name="Picture"/>
+                                <pic:cNvPr id="257459213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36672,57 +36672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120774866" name="Picture">
+                  <wp:docPr id="1099154935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120774866" name="Picture"/>
+                          <pic:cNvPr id="1099154935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36761,57 +36761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032635941" name="Picture">
+                  <wp:docPr id="480168588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032635941" name="Picture"/>
+                          <pic:cNvPr id="480168588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37405,57 +37405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279674516" name="Picture">
+                  <wp:docPr id="1152141701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279674516" name="Picture"/>
+                          <pic:cNvPr id="1152141701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38403,57 +38403,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401986417" name="Picture">
+                  <wp:docPr id="1833633571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401986417" name="Picture"/>
+                          <pic:cNvPr id="1833633571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38506,57 +38506,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458988183" name="Picture">
+                  <wp:docPr id="1339693481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458988183" name="Picture"/>
+                          <pic:cNvPr id="1339693481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021335063" name="Picture">
+                  <wp:docPr id="1627500384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021335063" name="Picture"/>
+                          <pic:cNvPr id="1627500384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41026,57 +41026,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570472630" name="Picture">
+                        <wp:docPr id="2089196374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570472630" name="Picture"/>
+                                <pic:cNvPr id="2089196374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42297,57 +42297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917306874" name="Picture">
+                  <wp:docPr id="67242909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917306874" name="Picture"/>
+                          <pic:cNvPr id="67242909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42377,57 +42377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839317555" name="Picture">
+                  <wp:docPr id="1961137041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839317555" name="Picture"/>
+                          <pic:cNvPr id="1961137041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42856,57 +42856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590422642" name="Picture">
+                  <wp:docPr id="1480575814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590422642" name="Picture"/>
+                          <pic:cNvPr id="1480575814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44921,57 +44921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939772990" name="Picture">
+                  <wp:docPr id="1677029627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939772990" name="Picture"/>
+                          <pic:cNvPr id="1677029627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45001,57 +45001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648226399" name="Picture">
+                  <wp:docPr id="2106990285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648226399" name="Picture"/>
+                          <pic:cNvPr id="2106990285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45480,57 +45480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729336327" name="Picture">
+                  <wp:docPr id="410132506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729336327" name="Picture"/>
+                          <pic:cNvPr id="410132506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47635,57 +47635,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434802959" name="Picture">
+                  <wp:docPr id="323189293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434802959" name="Picture"/>
+                          <pic:cNvPr id="323189293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47706,57 +47706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642047411" name="Picture">
+                  <wp:docPr id="1584295678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642047411" name="Picture"/>
+                          <pic:cNvPr id="1584295678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48120,57 +48120,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569507024" name="Picture">
+                  <wp:docPr id="1461053401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569507024" name="Picture"/>
+                          <pic:cNvPr id="1461053401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>