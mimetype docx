--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672332996" name="Picture">
+                  <wp:docPr id="1025720838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672332996" name="Picture"/>
+                          <pic:cNvPr id="1025720838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093213205" name="Picture">
+                  <wp:docPr id="1031880846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093213205" name="Picture"/>
+                          <pic:cNvPr id="1031880846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499475052" name="Picture">
+                        <wp:docPr id="1891835322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499475052" name="Picture"/>
+                                <pic:cNvPr id="1891835322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135981984" name="Picture">
+                  <wp:docPr id="529747915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135981984" name="Picture"/>
+                          <pic:cNvPr id="529747915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426003769" name="Picture">
+                  <wp:docPr id="1929845037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426003769" name="Picture"/>
+                          <pic:cNvPr id="1929845037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202190631" name="Picture">
+                  <wp:docPr id="567907744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202190631" name="Picture"/>
+                          <pic:cNvPr id="567907744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574592392" name="Picture">
+                  <wp:docPr id="757244274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574592392" name="Picture"/>
+                          <pic:cNvPr id="757244274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835793363" name="Picture">
+                  <wp:docPr id="319874872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835793363" name="Picture"/>
+                          <pic:cNvPr id="319874872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1597469001" name="Picture">
+                        <wp:docPr id="2062287057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1597469001" name="Picture"/>
+                                <pic:cNvPr id="2062287057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976206466" name="Picture">
+                        <wp:docPr id="1243852134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976206466" name="Picture"/>
+                                <pic:cNvPr id="1243852134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435278365" name="Picture">
+                        <wp:docPr id="1619181148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435278365" name="Picture"/>
+                                <pic:cNvPr id="1619181148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087790171" name="Picture">
+                        <wp:docPr id="415078034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087790171" name="Picture"/>
+                                <pic:cNvPr id="415078034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="665051949" name="Picture">
+                        <wp:docPr id="1349489238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="665051949" name="Picture"/>
+                                <pic:cNvPr id="1349489238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1290529147" name="Picture">
+                        <wp:docPr id="457667219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1290529147" name="Picture"/>
+                                <pic:cNvPr id="457667219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591180909" name="Picture">
+                        <wp:docPr id="2089663433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591180909" name="Picture"/>
+                                <pic:cNvPr id="2089663433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992489594" name="Picture">
+                        <wp:docPr id="177892090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992489594" name="Picture"/>
+                                <pic:cNvPr id="177892090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175875235" name="Picture">
+                        <wp:docPr id="415621085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175875235" name="Picture"/>
+                                <pic:cNvPr id="415621085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553248702" name="Picture">
+                        <wp:docPr id="288389144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553248702" name="Picture"/>
+                                <pic:cNvPr id="288389144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873718741" name="Picture">
+                        <wp:docPr id="872994489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873718741" name="Picture"/>
+                                <pic:cNvPr id="872994489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096115965" name="Picture">
+                        <wp:docPr id="1715209571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096115965" name="Picture"/>
+                                <pic:cNvPr id="1715209571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1447994718" name="Picture">
+                        <wp:docPr id="1644989622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1447994718" name="Picture"/>
+                                <pic:cNvPr id="1644989622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287264887" name="Picture">
+                        <wp:docPr id="1978818918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287264887" name="Picture"/>
+                                <pic:cNvPr id="1978818918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513616042" name="Picture">
+                        <wp:docPr id="780396021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513616042" name="Picture"/>
+                                <pic:cNvPr id="780396021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299090587" name="Picture">
+                  <wp:docPr id="433522433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299090587" name="Picture"/>
+                          <pic:cNvPr id="433522433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397075590" name="Picture">
+                  <wp:docPr id="627678116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397075590" name="Picture"/>
+                          <pic:cNvPr id="627678116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121637522" name="Picture">
+                  <wp:docPr id="575999830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121637522" name="Picture"/>
+                          <pic:cNvPr id="575999830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44572341" name="Picture">
+                  <wp:docPr id="442873430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44572341" name="Picture"/>
+                          <pic:cNvPr id="442873430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412505993" name="Picture">
+                  <wp:docPr id="1713998948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412505993" name="Picture"/>
+                          <pic:cNvPr id="1713998948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745540865" name="Picture">
+                  <wp:docPr id="667679277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745540865" name="Picture"/>
+                          <pic:cNvPr id="667679277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="328400067" name="Picture">
+                        <wp:docPr id="351839800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="328400067" name="Picture"/>
+                                <pic:cNvPr id="351839800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536520575" name="Picture">
+                  <wp:docPr id="2024320603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536520575" name="Picture"/>
+                          <pic:cNvPr id="2024320603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192157897" name="Picture">
+                  <wp:docPr id="220369510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192157897" name="Picture"/>
+                          <pic:cNvPr id="220369510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140746767" name="Picture">
+                  <wp:docPr id="1547316380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140746767" name="Picture"/>
+                          <pic:cNvPr id="1547316380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535821189" name="Picture">
+                  <wp:docPr id="412338503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535821189" name="Picture"/>
+                          <pic:cNvPr id="412338503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352311117" name="Picture">
+                  <wp:docPr id="1117322012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352311117" name="Picture"/>
+                          <pic:cNvPr id="1117322012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234866269" name="Picture">
+                  <wp:docPr id="968470008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234866269" name="Picture"/>
+                          <pic:cNvPr id="968470008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183318583" name="Picture">
+                        <wp:docPr id="1661924259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183318583" name="Picture"/>
+                                <pic:cNvPr id="1661924259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401099087" name="Picture">
+                  <wp:docPr id="397169751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401099087" name="Picture"/>
+                          <pic:cNvPr id="397169751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741984932" name="Picture">
+                  <wp:docPr id="165678366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741984932" name="Picture"/>
+                          <pic:cNvPr id="165678366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89460828" name="Picture">
+                  <wp:docPr id="578615750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89460828" name="Picture"/>
+                          <pic:cNvPr id="578615750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330830633" name="Picture">
+                  <wp:docPr id="1699329995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330830633" name="Picture"/>
+                          <pic:cNvPr id="1699329995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762674647" name="Picture">
+                  <wp:docPr id="1537185807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762674647" name="Picture"/>
+                          <pic:cNvPr id="1537185807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906544732" name="Picture">
+                  <wp:docPr id="603419829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906544732" name="Picture"/>
+                          <pic:cNvPr id="603419829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111404835" name="Picture">
+                        <wp:docPr id="1431266693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111404835" name="Picture"/>
+                                <pic:cNvPr id="1431266693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804452424" name="Picture">
+                  <wp:docPr id="1300619589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804452424" name="Picture"/>
+                          <pic:cNvPr id="1300619589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122044073" name="Picture">
+                  <wp:docPr id="923394366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122044073" name="Picture"/>
+                          <pic:cNvPr id="923394366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398475328" name="Picture">
+                  <wp:docPr id="1358519895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398475328" name="Picture"/>
+                          <pic:cNvPr id="1358519895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429488968" name="Picture">
+                  <wp:docPr id="596460919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429488968" name="Picture"/>
+                          <pic:cNvPr id="596460919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858672864" name="Picture">
+                  <wp:docPr id="1662134763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858672864" name="Picture"/>
+                          <pic:cNvPr id="1662134763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644157532" name="Picture">
+                  <wp:docPr id="2093187661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644157532" name="Picture"/>
+                          <pic:cNvPr id="2093187661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443122228" name="Picture">
+                        <wp:docPr id="2052338525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443122228" name="Picture"/>
+                                <pic:cNvPr id="2052338525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60899922" name="Picture">
+                  <wp:docPr id="945731907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60899922" name="Picture"/>
+                          <pic:cNvPr id="945731907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427048496" name="Picture">
+                  <wp:docPr id="1674296270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427048496" name="Picture"/>
+                          <pic:cNvPr id="1674296270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160354410" name="Picture">
+                  <wp:docPr id="1361176720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160354410" name="Picture"/>
+                          <pic:cNvPr id="1361176720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154778006" name="Picture">
+                  <wp:docPr id="416034801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154778006" name="Picture"/>
+                          <pic:cNvPr id="416034801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787850832" name="Picture">
+                  <wp:docPr id="1253870761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787850832" name="Picture"/>
+                          <pic:cNvPr id="1253870761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497049299" name="Picture">
+                  <wp:docPr id="369223927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497049299" name="Picture"/>
+                          <pic:cNvPr id="369223927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558540312" name="Picture">
+                  <wp:docPr id="2075368213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558540312" name="Picture"/>
+                          <pic:cNvPr id="2075368213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586248378" name="Picture">
+                  <wp:docPr id="1182782885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586248378" name="Picture"/>
+                          <pic:cNvPr id="1182782885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53768660" name="Picture">
+                  <wp:docPr id="1377065414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53768660" name="Picture"/>
+                          <pic:cNvPr id="1377065414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>