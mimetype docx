--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100381792" name="Picture">
+                  <wp:docPr id="491621421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100381792" name="Picture"/>
+                          <pic:cNvPr id="491621421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743947012" name="Picture">
+                  <wp:docPr id="1191576732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743947012" name="Picture"/>
+                          <pic:cNvPr id="1191576732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="343566242" name="Picture">
+                        <wp:docPr id="999526423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="343566242" name="Picture"/>
+                                <pic:cNvPr id="999526423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793416516" name="Picture">
+                  <wp:docPr id="1510536300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793416516" name="Picture"/>
+                          <pic:cNvPr id="1510536300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059258444" name="Picture">
+                  <wp:docPr id="1189633116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059258444" name="Picture"/>
+                          <pic:cNvPr id="1189633116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569626634" name="Picture">
+                  <wp:docPr id="804879532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569626634" name="Picture"/>
+                          <pic:cNvPr id="804879532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024239745" name="Picture">
+                  <wp:docPr id="252133976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024239745" name="Picture"/>
+                          <pic:cNvPr id="252133976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242317108" name="Picture">
+                  <wp:docPr id="882099057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242317108" name="Picture"/>
+                          <pic:cNvPr id="882099057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673332864" name="Picture">
+                        <wp:docPr id="1434378680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673332864" name="Picture"/>
+                                <pic:cNvPr id="1434378680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938025898" name="Picture">
+                        <wp:docPr id="572233708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938025898" name="Picture"/>
+                                <pic:cNvPr id="572233708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864953289" name="Picture">
+                        <wp:docPr id="621027721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864953289" name="Picture"/>
+                                <pic:cNvPr id="621027721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="211633676" name="Picture">
+                        <wp:docPr id="473629375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="211633676" name="Picture"/>
+                                <pic:cNvPr id="473629375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976019148" name="Picture">
+                        <wp:docPr id="1662021685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976019148" name="Picture"/>
+                                <pic:cNvPr id="1662021685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="540121564" name="Picture">
+                        <wp:docPr id="930817848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="540121564" name="Picture"/>
+                                <pic:cNvPr id="930817848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714533314" name="Picture">
+                        <wp:docPr id="1619227993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714533314" name="Picture"/>
+                                <pic:cNvPr id="1619227993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160319586" name="Picture">
+                        <wp:docPr id="1016304260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160319586" name="Picture"/>
+                                <pic:cNvPr id="1016304260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1371669129" name="Picture">
+                        <wp:docPr id="1021806712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1371669129" name="Picture"/>
+                                <pic:cNvPr id="1021806712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069607959" name="Picture">
+                        <wp:docPr id="900386575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069607959" name="Picture"/>
+                                <pic:cNvPr id="900386575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346703246" name="Picture">
+                        <wp:docPr id="1890407620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346703246" name="Picture"/>
+                                <pic:cNvPr id="1890407620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274467346" name="Picture">
+                        <wp:docPr id="1459951822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274467346" name="Picture"/>
+                                <pic:cNvPr id="1459951822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="333853660" name="Picture">
+                        <wp:docPr id="1059851365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="333853660" name="Picture"/>
+                                <pic:cNvPr id="1059851365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564197782" name="Picture">
+                        <wp:docPr id="445811889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564197782" name="Picture"/>
+                                <pic:cNvPr id="445811889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898308295" name="Picture">
+                        <wp:docPr id="413267964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898308295" name="Picture"/>
+                                <pic:cNvPr id="413267964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531063581" name="Picture">
+                        <wp:docPr id="1939974188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531063581" name="Picture"/>
+                                <pic:cNvPr id="1939974188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634950733" name="Picture">
+                        <wp:docPr id="405660993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634950733" name="Picture"/>
+                                <pic:cNvPr id="405660993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="873881487" name="Picture">
+                        <wp:docPr id="343723520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="873881487" name="Picture"/>
+                                <pic:cNvPr id="343723520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893419247" name="Picture">
+                  <wp:docPr id="1722401325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893419247" name="Picture"/>
+                          <pic:cNvPr id="1722401325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418362396" name="Picture">
+                  <wp:docPr id="1520117070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418362396" name="Picture"/>
+                          <pic:cNvPr id="1520117070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747867614" name="Picture">
+                  <wp:docPr id="1503813616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747867614" name="Picture"/>
+                          <pic:cNvPr id="1503813616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978268290" name="Picture">
+                  <wp:docPr id="146137115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978268290" name="Picture"/>
+                          <pic:cNvPr id="146137115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409504886" name="Picture">
+                  <wp:docPr id="465970117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409504886" name="Picture"/>
+                          <pic:cNvPr id="465970117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568242700" name="Picture">
+                  <wp:docPr id="895277289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568242700" name="Picture"/>
+                          <pic:cNvPr id="895277289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="738876846" name="Picture">
+                        <wp:docPr id="1941645504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="738876846" name="Picture"/>
+                                <pic:cNvPr id="1941645504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185340973" name="Picture">
+                  <wp:docPr id="1611475825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185340973" name="Picture"/>
+                          <pic:cNvPr id="1611475825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082116018" name="Picture">
+                  <wp:docPr id="1754660667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082116018" name="Picture"/>
+                          <pic:cNvPr id="1754660667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055266110" name="Picture">
+                  <wp:docPr id="1120020417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055266110" name="Picture"/>
+                          <pic:cNvPr id="1120020417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50899370" name="Picture">
+                  <wp:docPr id="1131343010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50899370" name="Picture"/>
+                          <pic:cNvPr id="1131343010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95177084" name="Picture">
+                  <wp:docPr id="1291064587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95177084" name="Picture"/>
+                          <pic:cNvPr id="1291064587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650737323" name="Picture">
+                  <wp:docPr id="1571387626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650737323" name="Picture"/>
+                          <pic:cNvPr id="1571387626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039541433" name="Picture">
+                        <wp:docPr id="1914427844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039541433" name="Picture"/>
+                                <pic:cNvPr id="1914427844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111265460" name="Picture">
+                  <wp:docPr id="1692631365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111265460" name="Picture"/>
+                          <pic:cNvPr id="1692631365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019292924" name="Picture">
+                  <wp:docPr id="1081426435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019292924" name="Picture"/>
+                          <pic:cNvPr id="1081426435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1834233945" name="Picture">
+                  <wp:docPr id="1838040715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1834233945" name="Picture"/>
+                          <pic:cNvPr id="1838040715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949864780" name="Picture">
+                  <wp:docPr id="913911961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949864780" name="Picture"/>
+                          <pic:cNvPr id="913911961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954373670" name="Picture">
+                  <wp:docPr id="201955051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954373670" name="Picture"/>
+                          <pic:cNvPr id="201955051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107262199" name="Picture">
+                  <wp:docPr id="377648271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107262199" name="Picture"/>
+                          <pic:cNvPr id="377648271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1101153964" name="Picture">
+                        <wp:docPr id="343900338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1101153964" name="Picture"/>
+                                <pic:cNvPr id="343900338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857032083" name="Picture">
+                  <wp:docPr id="291285182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857032083" name="Picture"/>
+                          <pic:cNvPr id="291285182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316612383" name="Picture">
+                  <wp:docPr id="665137977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316612383" name="Picture"/>
+                          <pic:cNvPr id="665137977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807847633" name="Picture">
+                  <wp:docPr id="482179396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807847633" name="Picture"/>
+                          <pic:cNvPr id="482179396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293820668" name="Picture">
+                  <wp:docPr id="1976601804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293820668" name="Picture"/>
+                          <pic:cNvPr id="1976601804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693044142" name="Picture">
+                  <wp:docPr id="300953480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693044142" name="Picture"/>
+                          <pic:cNvPr id="300953480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561681793" name="Picture">
+                  <wp:docPr id="233947903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561681793" name="Picture"/>
+                          <pic:cNvPr id="233947903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174884192" name="Picture">
+                        <wp:docPr id="305368104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174884192" name="Picture"/>
+                                <pic:cNvPr id="305368104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113026811" name="Picture">
+                  <wp:docPr id="299258539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113026811" name="Picture"/>
+                          <pic:cNvPr id="299258539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123326254" name="Picture">
+                  <wp:docPr id="1707751479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123326254" name="Picture"/>
+                          <pic:cNvPr id="1707751479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158962693" name="Picture">
+                  <wp:docPr id="1218469099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158962693" name="Picture"/>
+                          <pic:cNvPr id="1218469099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24383312" name="Picture">
+                  <wp:docPr id="1001021655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24383312" name="Picture"/>
+                          <pic:cNvPr id="1001021655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522084400" name="Picture">
+                  <wp:docPr id="436715919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522084400" name="Picture"/>
+                          <pic:cNvPr id="436715919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901455606" name="Picture">
+                  <wp:docPr id="902851495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901455606" name="Picture"/>
+                          <pic:cNvPr id="902851495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498489944" name="Picture">
+                  <wp:docPr id="1199366304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498489944" name="Picture"/>
+                          <pic:cNvPr id="1199366304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127755740" name="Picture">
+                  <wp:docPr id="1908876987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127755740" name="Picture"/>
+                          <pic:cNvPr id="1908876987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710861402" name="Picture">
+                  <wp:docPr id="506374463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710861402" name="Picture"/>
+                          <pic:cNvPr id="506374463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563548122" name="Picture">
+                  <wp:docPr id="1449582595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563548122" name="Picture"/>
+                          <pic:cNvPr id="1449582595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1217378333" name="Picture">
+                  <wp:docPr id="690448884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1217378333" name="Picture"/>
+                          <pic:cNvPr id="690448884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564247699" name="Picture">
+                  <wp:docPr id="526818842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564247699" name="Picture"/>
+                          <pic:cNvPr id="526818842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563433062" name="Picture">
+                  <wp:docPr id="2010688305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563433062" name="Picture"/>
+                          <pic:cNvPr id="2010688305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433837423" name="Picture">
+                  <wp:docPr id="1753152142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433837423" name="Picture"/>
+                          <pic:cNvPr id="1753152142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983594948" name="Picture">
+                  <wp:docPr id="363020472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983594948" name="Picture"/>
+                          <pic:cNvPr id="363020472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>