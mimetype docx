--- v0 (2026-08-17)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684379131" name="Picture">
+                  <wp:docPr id="424946764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684379131" name="Picture"/>
+                          <pic:cNvPr id="424946764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154649987" name="Picture">
+                  <wp:docPr id="422022925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154649987" name="Picture"/>
+                          <pic:cNvPr id="422022925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987401020" name="Picture">
+                        <wp:docPr id="1307906464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987401020" name="Picture"/>
+                                <pic:cNvPr id="1307906464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294619835" name="Picture">
+                  <wp:docPr id="1625551081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294619835" name="Picture"/>
+                          <pic:cNvPr id="1625551081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364390181" name="Picture">
+                  <wp:docPr id="979270602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364390181" name="Picture"/>
+                          <pic:cNvPr id="979270602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260732306" name="Picture">
+                  <wp:docPr id="987000397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260732306" name="Picture"/>
+                          <pic:cNvPr id="987000397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907254938" name="Picture">
+                  <wp:docPr id="1185824984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907254938" name="Picture"/>
+                          <pic:cNvPr id="1185824984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223601578" name="Picture">
+                  <wp:docPr id="803419762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223601578" name="Picture"/>
+                          <pic:cNvPr id="803419762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093363388" name="Picture">
+                        <wp:docPr id="1551201673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093363388" name="Picture"/>
+                                <pic:cNvPr id="1551201673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746116839" name="Picture">
+                        <wp:docPr id="1410190099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746116839" name="Picture"/>
+                                <pic:cNvPr id="1410190099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1803014931" name="Picture">
+                        <wp:docPr id="605040819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1803014931" name="Picture"/>
+                                <pic:cNvPr id="605040819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316997239" name="Picture">
+                        <wp:docPr id="1752878436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316997239" name="Picture"/>
+                                <pic:cNvPr id="1752878436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8826994" name="Picture">
+                        <wp:docPr id="1940085249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8826994" name="Picture"/>
+                                <pic:cNvPr id="1940085249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1552171080" name="Picture">
+                        <wp:docPr id="1950712854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1552171080" name="Picture"/>
+                                <pic:cNvPr id="1950712854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="439840569" name="Picture">
+                        <wp:docPr id="1494031832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="439840569" name="Picture"/>
+                                <pic:cNvPr id="1494031832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274150720" name="Picture">
+                        <wp:docPr id="904380576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274150720" name="Picture"/>
+                                <pic:cNvPr id="904380576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="674946179" name="Picture">
+                        <wp:docPr id="1781242562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="674946179" name="Picture"/>
+                                <pic:cNvPr id="1781242562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="873234974" name="Picture">
+                        <wp:docPr id="237908687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="873234974" name="Picture"/>
+                                <pic:cNvPr id="237908687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957635445" name="Picture">
+                        <wp:docPr id="1705942401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957635445" name="Picture"/>
+                                <pic:cNvPr id="1705942401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451806838" name="Picture">
+                        <wp:docPr id="628397130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451806838" name="Picture"/>
+                                <pic:cNvPr id="628397130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367339211" name="Picture">
+                        <wp:docPr id="239747671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367339211" name="Picture"/>
+                                <pic:cNvPr id="239747671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957617083" name="Picture">
+                        <wp:docPr id="1980744437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957617083" name="Picture"/>
+                                <pic:cNvPr id="1980744437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2119297612" name="Picture">
+                        <wp:docPr id="315845789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2119297612" name="Picture"/>
+                                <pic:cNvPr id="315845789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084441797" name="Picture">
+                  <wp:docPr id="1982036163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084441797" name="Picture"/>
+                          <pic:cNvPr id="1982036163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828710313" name="Picture">
+                  <wp:docPr id="1685052584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828710313" name="Picture"/>
+                          <pic:cNvPr id="1685052584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483129695" name="Picture">
+                  <wp:docPr id="611136254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483129695" name="Picture"/>
+                          <pic:cNvPr id="611136254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319553322" name="Picture">
+                  <wp:docPr id="852299095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319553322" name="Picture"/>
+                          <pic:cNvPr id="852299095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671239231" name="Picture">
+                  <wp:docPr id="370660584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671239231" name="Picture"/>
+                          <pic:cNvPr id="370660584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737206540" name="Picture">
+                  <wp:docPr id="1237641966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737206540" name="Picture"/>
+                          <pic:cNvPr id="1237641966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649330626" name="Picture">
+                        <wp:docPr id="1786270145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649330626" name="Picture"/>
+                                <pic:cNvPr id="1786270145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836108384" name="Picture">
+                  <wp:docPr id="1818272412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836108384" name="Picture"/>
+                          <pic:cNvPr id="1818272412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343923963" name="Picture">
+                  <wp:docPr id="342425601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343923963" name="Picture"/>
+                          <pic:cNvPr id="342425601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7014255" name="Picture">
+                  <wp:docPr id="1010285844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7014255" name="Picture"/>
+                          <pic:cNvPr id="1010285844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478501535" name="Picture">
+                  <wp:docPr id="2004458952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478501535" name="Picture"/>
+                          <pic:cNvPr id="2004458952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802370842" name="Picture">
+                  <wp:docPr id="983161647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802370842" name="Picture"/>
+                          <pic:cNvPr id="983161647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229620086" name="Picture">
+                  <wp:docPr id="1132767845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229620086" name="Picture"/>
+                          <pic:cNvPr id="1132767845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090997797" name="Picture">
+                        <wp:docPr id="1724027705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090997797" name="Picture"/>
+                                <pic:cNvPr id="1724027705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816894705" name="Picture">
+                        <wp:docPr id="767690631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816894705" name="Picture"/>
+                                <pic:cNvPr id="767690631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877234388" name="Picture">
+                  <wp:docPr id="1098807060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877234388" name="Picture"/>
+                          <pic:cNvPr id="1098807060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821664101" name="Picture">
+                  <wp:docPr id="1984532971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821664101" name="Picture"/>
+                          <pic:cNvPr id="1984532971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166417989" name="Picture">
+                  <wp:docPr id="1653391942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166417989" name="Picture"/>
+                          <pic:cNvPr id="1653391942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466931398" name="Picture">
+                  <wp:docPr id="1988168509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466931398" name="Picture"/>
+                          <pic:cNvPr id="1988168509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857486750" name="Picture">
+                  <wp:docPr id="1218797698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857486750" name="Picture"/>
+                          <pic:cNvPr id="1218797698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364723292" name="Picture">
+                  <wp:docPr id="1299310769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364723292" name="Picture"/>
+                          <pic:cNvPr id="1299310769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1861273064" name="Picture">
+                        <wp:docPr id="351729442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1861273064" name="Picture"/>
+                                <pic:cNvPr id="351729442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32926,57 +32926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765003565" name="Picture">
+                  <wp:docPr id="1635997464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765003565" name="Picture"/>
+                          <pic:cNvPr id="1635997464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33015,57 +33015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793002785" name="Picture">
+                  <wp:docPr id="373934327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793002785" name="Picture"/>
+                          <pic:cNvPr id="373934327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33659,57 +33659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207110820" name="Picture">
+                  <wp:docPr id="900031227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207110820" name="Picture"/>
+                          <pic:cNvPr id="900031227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34657,57 +34657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414462264" name="Picture">
+                  <wp:docPr id="1350976538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414462264" name="Picture"/>
+                          <pic:cNvPr id="1350976538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34760,57 +34760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557477964" name="Picture">
+                  <wp:docPr id="1538150454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557477964" name="Picture"/>
+                          <pic:cNvPr id="1538150454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36137,57 +36137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681295723" name="Picture">
+                  <wp:docPr id="1804956506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681295723" name="Picture"/>
+                          <pic:cNvPr id="1804956506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37280,57 +37280,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077443729" name="Picture">
+                        <wp:docPr id="905472990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077443729" name="Picture"/>
+                                <pic:cNvPr id="905472990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38638,57 +38638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247909991" name="Picture">
+                  <wp:docPr id="1966588312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247909991" name="Picture"/>
+                          <pic:cNvPr id="1966588312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38727,57 +38727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557409209" name="Picture">
+                  <wp:docPr id="720667265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557409209" name="Picture"/>
+                          <pic:cNvPr id="720667265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39350,57 +39350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364056237" name="Picture">
+                  <wp:docPr id="1787471267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364056237" name="Picture"/>
+                          <pic:cNvPr id="1787471267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40267,57 +40267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634350100" name="Picture">
+                  <wp:docPr id="778275644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634350100" name="Picture"/>
+                          <pic:cNvPr id="778275644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40370,57 +40370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516045940" name="Picture">
+                  <wp:docPr id="1396763309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516045940" name="Picture"/>
+                          <pic:cNvPr id="1396763309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41693,57 +41693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682563877" name="Picture">
+                  <wp:docPr id="1461534452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682563877" name="Picture"/>
+                          <pic:cNvPr id="1461534452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42328,57 +42328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801933380" name="Picture">
+                  <wp:docPr id="56406840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801933380" name="Picture"/>
+                          <pic:cNvPr id="56406840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42399,57 +42399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812447136" name="Picture">
+                  <wp:docPr id="666650336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812447136" name="Picture"/>
+                          <pic:cNvPr id="666650336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42813,57 +42813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951906673" name="Picture">
+                  <wp:docPr id="721665532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951906673" name="Picture"/>
+                          <pic:cNvPr id="721665532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>