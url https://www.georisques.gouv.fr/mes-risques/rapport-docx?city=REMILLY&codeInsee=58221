--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519354336" name="Picture">
+                  <wp:docPr id="2017366896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519354336" name="Picture"/>
+                          <pic:cNvPr id="2017366896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144670602" name="Picture">
+                  <wp:docPr id="154754589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144670602" name="Picture"/>
+                          <pic:cNvPr id="154754589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1124415429" name="Picture">
+                        <wp:docPr id="1998928172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1124415429" name="Picture"/>
+                                <pic:cNvPr id="1998928172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864568301" name="Picture">
+                  <wp:docPr id="882790009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864568301" name="Picture"/>
+                          <pic:cNvPr id="882790009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213382456" name="Picture">
+                  <wp:docPr id="912168696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213382456" name="Picture"/>
+                          <pic:cNvPr id="912168696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516271514" name="Picture">
+                  <wp:docPr id="323370685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516271514" name="Picture"/>
+                          <pic:cNvPr id="323370685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634874090" name="Picture">
+                  <wp:docPr id="483310259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634874090" name="Picture"/>
+                          <pic:cNvPr id="483310259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056350569" name="Picture">
+                  <wp:docPr id="2021802241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056350569" name="Picture"/>
+                          <pic:cNvPr id="2021802241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1244786077" name="Picture">
+                        <wp:docPr id="1441097912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1244786077" name="Picture"/>
+                                <pic:cNvPr id="1441097912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409135705" name="Picture">
+                        <wp:docPr id="2004178309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409135705" name="Picture"/>
+                                <pic:cNvPr id="2004178309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="280897680" name="Picture">
+                        <wp:docPr id="1524027987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="280897680" name="Picture"/>
+                                <pic:cNvPr id="1524027987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903144530" name="Picture">
+                        <wp:docPr id="2122622411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903144530" name="Picture"/>
+                                <pic:cNvPr id="2122622411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031547751" name="Picture">
+                        <wp:docPr id="1490908902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031547751" name="Picture"/>
+                                <pic:cNvPr id="1490908902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1663054517" name="Picture">
+                        <wp:docPr id="1560874295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1663054517" name="Picture"/>
+                                <pic:cNvPr id="1560874295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="396971500" name="Picture">
+                        <wp:docPr id="1153903494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="396971500" name="Picture"/>
+                                <pic:cNvPr id="1153903494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273574284" name="Picture">
+                        <wp:docPr id="1999099279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273574284" name="Picture"/>
+                                <pic:cNvPr id="1999099279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1125023217" name="Picture">
+                        <wp:docPr id="364671077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1125023217" name="Picture"/>
+                                <pic:cNvPr id="364671077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869311913" name="Picture">
+                        <wp:docPr id="510823216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869311913" name="Picture"/>
+                                <pic:cNvPr id="510823216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222429162" name="Picture">
+                        <wp:docPr id="531005169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222429162" name="Picture"/>
+                                <pic:cNvPr id="531005169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1087338906" name="Picture">
+                        <wp:docPr id="123942379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1087338906" name="Picture"/>
+                                <pic:cNvPr id="123942379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368026845" name="Picture">
+                  <wp:docPr id="1059422836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368026845" name="Picture"/>
+                          <pic:cNvPr id="1059422836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502686185" name="Picture">
+                  <wp:docPr id="1389595661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502686185" name="Picture"/>
+                          <pic:cNvPr id="1389595661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340939626" name="Picture">
+                  <wp:docPr id="455820184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340939626" name="Picture"/>
+                          <pic:cNvPr id="455820184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309149396" name="Picture">
+                  <wp:docPr id="1156362622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309149396" name="Picture"/>
+                          <pic:cNvPr id="1156362622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246520728" name="Picture">
+                  <wp:docPr id="1311177142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246520728" name="Picture"/>
+                          <pic:cNvPr id="1311177142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546837422" name="Picture">
+                  <wp:docPr id="828207784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546837422" name="Picture"/>
+                          <pic:cNvPr id="828207784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526628794" name="Picture">
+                        <wp:docPr id="1281530439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526628794" name="Picture"/>
+                                <pic:cNvPr id="1281530439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286803718" name="Picture">
+                  <wp:docPr id="21599462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286803718" name="Picture"/>
+                          <pic:cNvPr id="21599462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595956427" name="Picture">
+                  <wp:docPr id="446576764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595956427" name="Picture"/>
+                          <pic:cNvPr id="446576764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912464836" name="Picture">
+                  <wp:docPr id="1123428810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912464836" name="Picture"/>
+                          <pic:cNvPr id="1123428810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10696208" name="Picture">
+                  <wp:docPr id="1143810375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10696208" name="Picture"/>
+                          <pic:cNvPr id="1143810375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065549957" name="Picture">
+                  <wp:docPr id="2001184833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065549957" name="Picture"/>
+                          <pic:cNvPr id="2001184833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180064869" name="Picture">
+                  <wp:docPr id="581971005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180064869" name="Picture"/>
+                          <pic:cNvPr id="581971005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18907731" name="Picture">
+                        <wp:docPr id="1047058869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18907731" name="Picture"/>
+                                <pic:cNvPr id="1047058869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043375747" name="Picture">
+                  <wp:docPr id="1243429338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043375747" name="Picture"/>
+                          <pic:cNvPr id="1243429338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779209841" name="Picture">
+                  <wp:docPr id="714151204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779209841" name="Picture"/>
+                          <pic:cNvPr id="714151204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868869207" name="Picture">
+                  <wp:docPr id="947169390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868869207" name="Picture"/>
+                          <pic:cNvPr id="947169390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573520976" name="Picture">
+                  <wp:docPr id="895504329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573520976" name="Picture"/>
+                          <pic:cNvPr id="895504329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210659255" name="Picture">
+                  <wp:docPr id="1213863384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210659255" name="Picture"/>
+                          <pic:cNvPr id="1213863384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037893713" name="Picture">
+                  <wp:docPr id="380941562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037893713" name="Picture"/>
+                          <pic:cNvPr id="380941562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987955791" name="Picture">
+                        <wp:docPr id="2126219300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987955791" name="Picture"/>
+                                <pic:cNvPr id="2126219300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30108,57 +30108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782010278" name="Picture">
+                  <wp:docPr id="128980848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782010278" name="Picture"/>
+                          <pic:cNvPr id="128980848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30197,57 +30197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758690829" name="Picture">
+                  <wp:docPr id="1335628780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758690829" name="Picture"/>
+                          <pic:cNvPr id="1335628780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30841,57 +30841,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893327953" name="Picture">
+                  <wp:docPr id="1841580179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893327953" name="Picture"/>
+                          <pic:cNvPr id="1841580179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31839,57 +31839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901425086" name="Picture">
+                  <wp:docPr id="298362118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901425086" name="Picture"/>
+                          <pic:cNvPr id="298362118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31942,57 +31942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155572908" name="Picture">
+                  <wp:docPr id="1324953965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155572908" name="Picture"/>
+                          <pic:cNvPr id="1324953965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33319,57 +33319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83746531" name="Picture">
+                  <wp:docPr id="690604321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83746531" name="Picture"/>
+                          <pic:cNvPr id="690604321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34462,57 +34462,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319375553" name="Picture">
+                        <wp:docPr id="1622117726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319375553" name="Picture"/>
+                                <pic:cNvPr id="1622117726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35683,57 +35683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616875824" name="Picture">
+                  <wp:docPr id="128458923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616875824" name="Picture"/>
+                          <pic:cNvPr id="128458923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35754,57 +35754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802045395" name="Picture">
+                  <wp:docPr id="1308893705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802045395" name="Picture"/>
+                          <pic:cNvPr id="1308893705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862542795" name="Picture">
+                  <wp:docPr id="1418347693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862542795" name="Picture"/>
+                          <pic:cNvPr id="1418347693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>