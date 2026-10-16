--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194132002" name="Picture">
+                  <wp:docPr id="1107041659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194132002" name="Picture"/>
+                          <pic:cNvPr id="1107041659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228346230" name="Picture">
+                  <wp:docPr id="2006542988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228346230" name="Picture"/>
+                          <pic:cNvPr id="2006542988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895886319" name="Picture">
+                        <wp:docPr id="1297526836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895886319" name="Picture"/>
+                                <pic:cNvPr id="1297526836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727234553" name="Picture">
+                  <wp:docPr id="631600638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727234553" name="Picture"/>
+                          <pic:cNvPr id="631600638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425296428" name="Picture">
+                  <wp:docPr id="116872148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425296428" name="Picture"/>
+                          <pic:cNvPr id="116872148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127144508" name="Picture">
+                  <wp:docPr id="351651099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127144508" name="Picture"/>
+                          <pic:cNvPr id="351651099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531293932" name="Picture">
+                  <wp:docPr id="1737849768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531293932" name="Picture"/>
+                          <pic:cNvPr id="1737849768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779435848" name="Picture">
+                  <wp:docPr id="2050509571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779435848" name="Picture"/>
+                          <pic:cNvPr id="2050509571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618242305" name="Picture">
+                        <wp:docPr id="548345734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618242305" name="Picture"/>
+                                <pic:cNvPr id="548345734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326283371" name="Picture">
+                        <wp:docPr id="1701246162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326283371" name="Picture"/>
+                                <pic:cNvPr id="1701246162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="492174158" name="Picture">
+                        <wp:docPr id="1486575414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="492174158" name="Picture"/>
+                                <pic:cNvPr id="1486575414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="811202606" name="Picture">
+                        <wp:docPr id="1356063786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="811202606" name="Picture"/>
+                                <pic:cNvPr id="1356063786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530251973" name="Picture">
+                        <wp:docPr id="1183477844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530251973" name="Picture"/>
+                                <pic:cNvPr id="1183477844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124281377" name="Picture">
+                        <wp:docPr id="159571333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124281377" name="Picture"/>
+                                <pic:cNvPr id="159571333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="778964859" name="Picture">
+                        <wp:docPr id="1811463413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="778964859" name="Picture"/>
+                                <pic:cNvPr id="1811463413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1007756682" name="Picture">
+                        <wp:docPr id="2112098381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1007756682" name="Picture"/>
+                                <pic:cNvPr id="2112098381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1165749983" name="Picture">
+                        <wp:docPr id="1725654220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1165749983" name="Picture"/>
+                                <pic:cNvPr id="1725654220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560998044" name="Picture">
+                        <wp:docPr id="458229703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560998044" name="Picture"/>
+                                <pic:cNvPr id="458229703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647847266" name="Picture">
+                        <wp:docPr id="782329126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647847266" name="Picture"/>
+                                <pic:cNvPr id="782329126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327253144" name="Picture">
+                        <wp:docPr id="1146147764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327253144" name="Picture"/>
+                                <pic:cNvPr id="1146147764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1640920527" name="Picture">
+                        <wp:docPr id="286750262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1640920527" name="Picture"/>
+                                <pic:cNvPr id="286750262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="186939705" name="Picture">
+                        <wp:docPr id="34277550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="186939705" name="Picture"/>
+                                <pic:cNvPr id="34277550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536621726" name="Picture">
+                        <wp:docPr id="338152799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536621726" name="Picture"/>
+                                <pic:cNvPr id="338152799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1597397469" name="Picture">
+                        <wp:docPr id="65629671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1597397469" name="Picture"/>
+                                <pic:cNvPr id="65629671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348782942" name="Picture">
+                        <wp:docPr id="480096010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348782942" name="Picture"/>
+                                <pic:cNvPr id="480096010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382120636" name="Picture">
+                        <wp:docPr id="1375904814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382120636" name="Picture"/>
+                                <pic:cNvPr id="1375904814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759006671" name="Picture">
+                  <wp:docPr id="989879772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759006671" name="Picture"/>
+                          <pic:cNvPr id="989879772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109677142" name="Picture">
+                  <wp:docPr id="1113392962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109677142" name="Picture"/>
+                          <pic:cNvPr id="1113392962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847360596" name="Picture">
+                  <wp:docPr id="312421504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847360596" name="Picture"/>
+                          <pic:cNvPr id="312421504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933750862" name="Picture">
+                  <wp:docPr id="1999238808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933750862" name="Picture"/>
+                          <pic:cNvPr id="1999238808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269277398" name="Picture">
+                  <wp:docPr id="1000806599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269277398" name="Picture"/>
+                          <pic:cNvPr id="1000806599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758663012" name="Picture">
+                  <wp:docPr id="867914312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758663012" name="Picture"/>
+                          <pic:cNvPr id="867914312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822061577" name="Picture">
+                        <wp:docPr id="557138718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822061577" name="Picture"/>
+                                <pic:cNvPr id="557138718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614733519" name="Picture">
+                  <wp:docPr id="1228859691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614733519" name="Picture"/>
+                          <pic:cNvPr id="1228859691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734980323" name="Picture">
+                  <wp:docPr id="1289051168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734980323" name="Picture"/>
+                          <pic:cNvPr id="1289051168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348912559" name="Picture">
+                  <wp:docPr id="1198770967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348912559" name="Picture"/>
+                          <pic:cNvPr id="1198770967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980149438" name="Picture">
+                  <wp:docPr id="890337694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980149438" name="Picture"/>
+                          <pic:cNvPr id="890337694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574342698" name="Picture">
+                  <wp:docPr id="1805654755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574342698" name="Picture"/>
+                          <pic:cNvPr id="1805654755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652741349" name="Picture">
+                  <wp:docPr id="302238149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652741349" name="Picture"/>
+                          <pic:cNvPr id="302238149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079573800" name="Picture">
+                        <wp:docPr id="936350530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079573800" name="Picture"/>
+                                <pic:cNvPr id="936350530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26384,57 +26384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106110584" name="Picture">
+                  <wp:docPr id="706745145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106110584" name="Picture"/>
+                          <pic:cNvPr id="706745145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26473,57 +26473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727228700" name="Picture">
+                  <wp:docPr id="1371367482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727228700" name="Picture"/>
+                          <pic:cNvPr id="1371367482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27153,57 +27153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468892891" name="Picture">
+                  <wp:docPr id="1223450031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468892891" name="Picture"/>
+                          <pic:cNvPr id="1223450031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28214,57 +28214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991352375" name="Picture">
+                  <wp:docPr id="647297806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991352375" name="Picture"/>
+                          <pic:cNvPr id="647297806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28317,57 +28317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231769930" name="Picture">
+                  <wp:docPr id="346309606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231769930" name="Picture"/>
+                          <pic:cNvPr id="346309606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29775,57 +29775,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001936068" name="Picture">
+                  <wp:docPr id="1008111898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001936068" name="Picture"/>
+                          <pic:cNvPr id="1008111898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30972,57 +30972,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="9998261" name="Picture">
+                        <wp:docPr id="1806910419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="9998261" name="Picture"/>
+                                <pic:cNvPr id="1806910419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33142,57 +33142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275800480" name="Picture">
+                  <wp:docPr id="866046129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275800480" name="Picture"/>
+                          <pic:cNvPr id="866046129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33231,57 +33231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361167519" name="Picture">
+                  <wp:docPr id="88650066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361167519" name="Picture"/>
+                          <pic:cNvPr id="88650066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33875,57 +33875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361521341" name="Picture">
+                  <wp:docPr id="1955911667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361521341" name="Picture"/>
+                          <pic:cNvPr id="1955911667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34873,57 +34873,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474936033" name="Picture">
+                  <wp:docPr id="1535459376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474936033" name="Picture"/>
+                          <pic:cNvPr id="1535459376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34976,57 +34976,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693248803" name="Picture">
+                  <wp:docPr id="1122146816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693248803" name="Picture"/>
+                          <pic:cNvPr id="1122146816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36353,57 +36353,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444957966" name="Picture">
+                  <wp:docPr id="18759080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444957966" name="Picture"/>
+                          <pic:cNvPr id="18759080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37496,57 +37496,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294158164" name="Picture">
+                        <wp:docPr id="1337904003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294158164" name="Picture"/>
+                                <pic:cNvPr id="1337904003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38854,57 +38854,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655570334" name="Picture">
+                  <wp:docPr id="1069370529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655570334" name="Picture"/>
+                          <pic:cNvPr id="1069370529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38943,57 +38943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851616764" name="Picture">
+                  <wp:docPr id="1022104666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851616764" name="Picture"/>
+                          <pic:cNvPr id="1022104666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39566,57 +39566,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935846636" name="Picture">
+                  <wp:docPr id="1250960008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935846636" name="Picture"/>
+                          <pic:cNvPr id="1250960008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40483,57 +40483,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733017072" name="Picture">
+                  <wp:docPr id="439331843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733017072" name="Picture"/>
+                          <pic:cNvPr id="439331843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40586,57 +40586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196773235" name="Picture">
+                  <wp:docPr id="1015902694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196773235" name="Picture"/>
+                          <pic:cNvPr id="1015902694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41909,57 +41909,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063921662" name="Picture">
+                  <wp:docPr id="1714342004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063921662" name="Picture"/>
+                          <pic:cNvPr id="1714342004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42691,57 +42691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321946014" name="Picture">
+                  <wp:docPr id="1721413054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321946014" name="Picture"/>
+                          <pic:cNvPr id="1721413054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42780,57 +42780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544264302" name="Picture">
+                  <wp:docPr id="1994892401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544264302" name="Picture"/>
+                          <pic:cNvPr id="1994892401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43412,57 +43412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710409545" name="Picture">
+                  <wp:docPr id="457825932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710409545" name="Picture"/>
+                          <pic:cNvPr id="457825932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44356,57 +44356,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009585572" name="Picture">
+                  <wp:docPr id="1201506223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009585572" name="Picture"/>
+                          <pic:cNvPr id="1201506223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44468,57 +44468,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213520348" name="Picture">
+                  <wp:docPr id="1308064277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213520348" name="Picture"/>
+                          <pic:cNvPr id="1308064277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46127,57 +46127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332676705" name="Picture">
+                  <wp:docPr id="1547169867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332676705" name="Picture"/>
+                          <pic:cNvPr id="1547169867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47306,57 +47306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740853930" name="Picture">
+                  <wp:docPr id="2109684709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740853930" name="Picture"/>
+                          <pic:cNvPr id="2109684709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47386,57 +47386,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365977706" name="Picture">
+                  <wp:docPr id="1883494933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365977706" name="Picture"/>
+                          <pic:cNvPr id="1883494933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47874,57 +47874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117035625" name="Picture">
+                  <wp:docPr id="782432219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117035625" name="Picture"/>
+                          <pic:cNvPr id="782432219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>