--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022068171" name="Picture">
+                  <wp:docPr id="1198565906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022068171" name="Picture"/>
+                          <pic:cNvPr id="1198565906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615415696" name="Picture">
+                  <wp:docPr id="1768605106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615415696" name="Picture"/>
+                          <pic:cNvPr id="1768605106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908105724" name="Picture">
+                        <wp:docPr id="1322315215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908105724" name="Picture"/>
+                                <pic:cNvPr id="1322315215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838226863" name="Picture">
+                  <wp:docPr id="374591468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838226863" name="Picture"/>
+                          <pic:cNvPr id="374591468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275534587" name="Picture">
+                  <wp:docPr id="1908943416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275534587" name="Picture"/>
+                          <pic:cNvPr id="1908943416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313440893" name="Picture">
+                  <wp:docPr id="346133202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313440893" name="Picture"/>
+                          <pic:cNvPr id="346133202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810325164" name="Picture">
+                  <wp:docPr id="1110558457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810325164" name="Picture"/>
+                          <pic:cNvPr id="1110558457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633514830" name="Picture">
+                  <wp:docPr id="470876715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633514830" name="Picture"/>
+                          <pic:cNvPr id="470876715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592867745" name="Picture">
+                        <wp:docPr id="914105762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592867745" name="Picture"/>
+                                <pic:cNvPr id="914105762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223936175" name="Picture">
+                        <wp:docPr id="1080889870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223936175" name="Picture"/>
+                                <pic:cNvPr id="1080889870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816972635" name="Picture">
+                        <wp:docPr id="1063050937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816972635" name="Picture"/>
+                                <pic:cNvPr id="1063050937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331760853" name="Picture">
+                        <wp:docPr id="930908613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331760853" name="Picture"/>
+                                <pic:cNvPr id="930908613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985623147" name="Picture">
+                        <wp:docPr id="1016135321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985623147" name="Picture"/>
+                                <pic:cNvPr id="1016135321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55057608" name="Picture">
+                        <wp:docPr id="444325773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55057608" name="Picture"/>
+                                <pic:cNvPr id="444325773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563341326" name="Picture">
+                        <wp:docPr id="385837827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563341326" name="Picture"/>
+                                <pic:cNvPr id="385837827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269457813" name="Picture">
+                        <wp:docPr id="50975209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269457813" name="Picture"/>
+                                <pic:cNvPr id="50975209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897777056" name="Picture">
+                        <wp:docPr id="2052805879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897777056" name="Picture"/>
+                                <pic:cNvPr id="2052805879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="90801797" name="Picture">
+                        <wp:docPr id="457514231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="90801797" name="Picture"/>
+                                <pic:cNvPr id="457514231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255933497" name="Picture">
+                        <wp:docPr id="417245740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255933497" name="Picture"/>
+                                <pic:cNvPr id="417245740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011472197" name="Picture">
+                        <wp:docPr id="46781248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011472197" name="Picture"/>
+                                <pic:cNvPr id="46781248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349277501" name="Picture">
+                        <wp:docPr id="771894206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349277501" name="Picture"/>
+                                <pic:cNvPr id="771894206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450142835" name="Picture">
+                        <wp:docPr id="554446016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450142835" name="Picture"/>
+                                <pic:cNvPr id="554446016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510601113" name="Picture">
+                        <wp:docPr id="1459423812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510601113" name="Picture"/>
+                                <pic:cNvPr id="1459423812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966979953" name="Picture">
+                  <wp:docPr id="1866524207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966979953" name="Picture"/>
+                          <pic:cNvPr id="1866524207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748404635" name="Picture">
+                  <wp:docPr id="1658524768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748404635" name="Picture"/>
+                          <pic:cNvPr id="1658524768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510571160" name="Picture">
+                  <wp:docPr id="857081982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510571160" name="Picture"/>
+                          <pic:cNvPr id="857081982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814370138" name="Picture">
+                  <wp:docPr id="1104452786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814370138" name="Picture"/>
+                          <pic:cNvPr id="1104452786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543556540" name="Picture">
+                  <wp:docPr id="213026108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543556540" name="Picture"/>
+                          <pic:cNvPr id="213026108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377405196" name="Picture">
+                  <wp:docPr id="2062625182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377405196" name="Picture"/>
+                          <pic:cNvPr id="2062625182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="381837398" name="Picture">
+                        <wp:docPr id="1920084060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="381837398" name="Picture"/>
+                                <pic:cNvPr id="1920084060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603044520" name="Picture">
+                  <wp:docPr id="1918244306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603044520" name="Picture"/>
+                          <pic:cNvPr id="1918244306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892017721" name="Picture">
+                  <wp:docPr id="832982051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892017721" name="Picture"/>
+                          <pic:cNvPr id="832982051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971382439" name="Picture">
+                  <wp:docPr id="1391829635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971382439" name="Picture"/>
+                          <pic:cNvPr id="1391829635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817048570" name="Picture">
+                  <wp:docPr id="1093048732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817048570" name="Picture"/>
+                          <pic:cNvPr id="1093048732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545797242" name="Picture">
+                  <wp:docPr id="1469396085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545797242" name="Picture"/>
+                          <pic:cNvPr id="1469396085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153535009" name="Picture">
+                  <wp:docPr id="1916336185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153535009" name="Picture"/>
+                          <pic:cNvPr id="1916336185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501298215" name="Picture">
+                        <wp:docPr id="1416074649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501298215" name="Picture"/>
+                                <pic:cNvPr id="1416074649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356305731" name="Picture">
+                  <wp:docPr id="115206711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356305731" name="Picture"/>
+                          <pic:cNvPr id="115206711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363055300" name="Picture">
+                  <wp:docPr id="326468613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363055300" name="Picture"/>
+                          <pic:cNvPr id="326468613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986267166" name="Picture">
+                  <wp:docPr id="812261010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986267166" name="Picture"/>
+                          <pic:cNvPr id="812261010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404530942" name="Picture">
+                  <wp:docPr id="1001929775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404530942" name="Picture"/>
+                          <pic:cNvPr id="1001929775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161453030" name="Picture">
+                  <wp:docPr id="114898922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161453030" name="Picture"/>
+                          <pic:cNvPr id="114898922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760796245" name="Picture">
+                  <wp:docPr id="1129296637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760796245" name="Picture"/>
+                          <pic:cNvPr id="1129296637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="736699911" name="Picture">
+                        <wp:docPr id="282946331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="736699911" name="Picture"/>
+                                <pic:cNvPr id="282946331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573686080" name="Picture">
+                  <wp:docPr id="390517684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573686080" name="Picture"/>
+                          <pic:cNvPr id="390517684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491171763" name="Picture">
+                  <wp:docPr id="1726983443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491171763" name="Picture"/>
+                          <pic:cNvPr id="1726983443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2147318530" name="Picture">
+                  <wp:docPr id="496080742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2147318530" name="Picture"/>
+                          <pic:cNvPr id="496080742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327279596" name="Picture">
+                  <wp:docPr id="1080995247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327279596" name="Picture"/>
+                          <pic:cNvPr id="1080995247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737472139" name="Picture">
+                  <wp:docPr id="1542588292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737472139" name="Picture"/>
+                          <pic:cNvPr id="1542588292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941895699" name="Picture">
+                  <wp:docPr id="1254723899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941895699" name="Picture"/>
+                          <pic:cNvPr id="1254723899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284041849" name="Picture">
+                  <wp:docPr id="1278318018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284041849" name="Picture"/>
+                          <pic:cNvPr id="1278318018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301589002" name="Picture">
+                  <wp:docPr id="1180728157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301589002" name="Picture"/>
+                          <pic:cNvPr id="1180728157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867728539" name="Picture">
+                  <wp:docPr id="921205636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867728539" name="Picture"/>
+                          <pic:cNvPr id="921205636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="91557957" name="Picture">
+                        <wp:docPr id="1690641529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="91557957" name="Picture"/>
+                                <pic:cNvPr id="1690641529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977219284" name="Picture">
+                  <wp:docPr id="293881662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977219284" name="Picture"/>
+                          <pic:cNvPr id="293881662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219504855" name="Picture">
+                  <wp:docPr id="1493080693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219504855" name="Picture"/>
+                          <pic:cNvPr id="1493080693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528913080" name="Picture">
+                  <wp:docPr id="161726386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528913080" name="Picture"/>
+                          <pic:cNvPr id="161726386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426672300" name="Picture">
+                  <wp:docPr id="1323585671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426672300" name="Picture"/>
+                          <pic:cNvPr id="1323585671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084541850" name="Picture">
+                  <wp:docPr id="1271566986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084541850" name="Picture"/>
+                          <pic:cNvPr id="1271566986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994832444" name="Picture">
+                  <wp:docPr id="654056771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994832444" name="Picture"/>
+                          <pic:cNvPr id="654056771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736566283" name="Picture">
+                        <wp:docPr id="510276446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736566283" name="Picture"/>
+                                <pic:cNvPr id="510276446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611682205" name="Picture">
+                  <wp:docPr id="1488593877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611682205" name="Picture"/>
+                          <pic:cNvPr id="1488593877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043444646" name="Picture">
+                  <wp:docPr id="234622515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043444646" name="Picture"/>
+                          <pic:cNvPr id="234622515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159412081" name="Picture">
+                  <wp:docPr id="585096399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159412081" name="Picture"/>
+                          <pic:cNvPr id="585096399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>