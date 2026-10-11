--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674381532" name="Picture">
+                  <wp:docPr id="764280449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674381532" name="Picture"/>
+                          <pic:cNvPr id="764280449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685246630" name="Picture">
+                  <wp:docPr id="2128850145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685246630" name="Picture"/>
+                          <pic:cNvPr id="2128850145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329660140" name="Picture">
+                        <wp:docPr id="513036019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329660140" name="Picture"/>
+                                <pic:cNvPr id="513036019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706196616" name="Picture">
+                  <wp:docPr id="322655432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706196616" name="Picture"/>
+                          <pic:cNvPr id="322655432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750839194" name="Picture">
+                  <wp:docPr id="211699326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750839194" name="Picture"/>
+                          <pic:cNvPr id="211699326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290721265" name="Picture">
+                  <wp:docPr id="108098153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290721265" name="Picture"/>
+                          <pic:cNvPr id="108098153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064537492" name="Picture">
+                  <wp:docPr id="714682315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064537492" name="Picture"/>
+                          <pic:cNvPr id="714682315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144800641" name="Picture">
+                  <wp:docPr id="276291241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144800641" name="Picture"/>
+                          <pic:cNvPr id="276291241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1835186282" name="Picture">
+                        <wp:docPr id="112240129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1835186282" name="Picture"/>
+                                <pic:cNvPr id="112240129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119601115" name="Picture">
+                        <wp:docPr id="1683006902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119601115" name="Picture"/>
+                                <pic:cNvPr id="1683006902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1539973433" name="Picture">
+                        <wp:docPr id="340222398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1539973433" name="Picture"/>
+                                <pic:cNvPr id="340222398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1434965401" name="Picture">
+                        <wp:docPr id="1975796338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1434965401" name="Picture"/>
+                                <pic:cNvPr id="1975796338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295467152" name="Picture">
+                        <wp:docPr id="35430817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295467152" name="Picture"/>
+                                <pic:cNvPr id="35430817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203417329" name="Picture">
+                        <wp:docPr id="691126470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203417329" name="Picture"/>
+                                <pic:cNvPr id="691126470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394861518" name="Picture">
+                        <wp:docPr id="1573064691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394861518" name="Picture"/>
+                                <pic:cNvPr id="1573064691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2011197817" name="Picture">
+                        <wp:docPr id="973355403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2011197817" name="Picture"/>
+                                <pic:cNvPr id="973355403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071290301" name="Picture">
+                        <wp:docPr id="1726866119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071290301" name="Picture"/>
+                                <pic:cNvPr id="1726866119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612661492" name="Picture">
+                        <wp:docPr id="2054170757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612661492" name="Picture"/>
+                                <pic:cNvPr id="2054170757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="667309880" name="Picture">
+                        <wp:docPr id="1568196936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="667309880" name="Picture"/>
+                                <pic:cNvPr id="1568196936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082305519" name="Picture">
+                        <wp:docPr id="1527170623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082305519" name="Picture"/>
+                                <pic:cNvPr id="1527170623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1377959441" name="Picture">
+                        <wp:docPr id="454439357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1377959441" name="Picture"/>
+                                <pic:cNvPr id="454439357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717786059" name="Picture">
+                        <wp:docPr id="7538521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717786059" name="Picture"/>
+                                <pic:cNvPr id="7538521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335023380" name="Picture">
+                        <wp:docPr id="365130249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335023380" name="Picture"/>
+                                <pic:cNvPr id="365130249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706741133" name="Picture">
+                  <wp:docPr id="468449055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706741133" name="Picture"/>
+                          <pic:cNvPr id="468449055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487404810" name="Picture">
+                  <wp:docPr id="1875068976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487404810" name="Picture"/>
+                          <pic:cNvPr id="1875068976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763835292" name="Picture">
+                  <wp:docPr id="336767120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763835292" name="Picture"/>
+                          <pic:cNvPr id="336767120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830395747" name="Picture">
+                  <wp:docPr id="1847212459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830395747" name="Picture"/>
+                          <pic:cNvPr id="1847212459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569756264" name="Picture">
+                  <wp:docPr id="1561124392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569756264" name="Picture"/>
+                          <pic:cNvPr id="1561124392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894189347" name="Picture">
+                  <wp:docPr id="101615159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894189347" name="Picture"/>
+                          <pic:cNvPr id="101615159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452260230" name="Picture">
+                        <wp:docPr id="1632359808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452260230" name="Picture"/>
+                                <pic:cNvPr id="1632359808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238944685" name="Picture">
+                  <wp:docPr id="2075817791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238944685" name="Picture"/>
+                          <pic:cNvPr id="2075817791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926402444" name="Picture">
+                  <wp:docPr id="1993196921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926402444" name="Picture"/>
+                          <pic:cNvPr id="1993196921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474941799" name="Picture">
+                  <wp:docPr id="1226177013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474941799" name="Picture"/>
+                          <pic:cNvPr id="1226177013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411686050" name="Picture">
+                  <wp:docPr id="1295311712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411686050" name="Picture"/>
+                          <pic:cNvPr id="1295311712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492170063" name="Picture">
+                  <wp:docPr id="1941137961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492170063" name="Picture"/>
+                          <pic:cNvPr id="1941137961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804069487" name="Picture">
+                  <wp:docPr id="271600814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804069487" name="Picture"/>
+                          <pic:cNvPr id="271600814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="604346224" name="Picture">
+                        <wp:docPr id="1574018827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="604346224" name="Picture"/>
+                                <pic:cNvPr id="1574018827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682770631" name="Picture">
+                  <wp:docPr id="528189688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682770631" name="Picture"/>
+                          <pic:cNvPr id="528189688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110759418" name="Picture">
+                  <wp:docPr id="1014220763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110759418" name="Picture"/>
+                          <pic:cNvPr id="1014220763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911920557" name="Picture">
+                  <wp:docPr id="760249366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911920557" name="Picture"/>
+                          <pic:cNvPr id="760249366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095056771" name="Picture">
+                  <wp:docPr id="543226175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095056771" name="Picture"/>
+                          <pic:cNvPr id="543226175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032256946" name="Picture">
+                  <wp:docPr id="7677407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032256946" name="Picture"/>
+                          <pic:cNvPr id="7677407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361706636" name="Picture">
+                  <wp:docPr id="482843821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361706636" name="Picture"/>
+                          <pic:cNvPr id="482843821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="29036374" name="Picture">
+                        <wp:docPr id="844646298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="29036374" name="Picture"/>
+                                <pic:cNvPr id="844646298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111399182" name="Picture">
+                  <wp:docPr id="915313037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111399182" name="Picture"/>
+                          <pic:cNvPr id="915313037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146317726" name="Picture">
+                  <wp:docPr id="1888387591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146317726" name="Picture"/>
+                          <pic:cNvPr id="1888387591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369497184" name="Picture">
+                  <wp:docPr id="1732379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369497184" name="Picture"/>
+                          <pic:cNvPr id="1732379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140665965" name="Picture">
+                  <wp:docPr id="560097259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140665965" name="Picture"/>
+                          <pic:cNvPr id="560097259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159434414" name="Picture">
+                  <wp:docPr id="628639610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159434414" name="Picture"/>
+                          <pic:cNvPr id="628639610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312415667" name="Picture">
+                  <wp:docPr id="1992918649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312415667" name="Picture"/>
+                          <pic:cNvPr id="1992918649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356095885" name="Picture">
+                  <wp:docPr id="880388326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356095885" name="Picture"/>
+                          <pic:cNvPr id="880388326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54943667" name="Picture">
+                  <wp:docPr id="413903620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54943667" name="Picture"/>
+                          <pic:cNvPr id="413903620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996110440" name="Picture">
+                  <wp:docPr id="2076988368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996110440" name="Picture"/>
+                          <pic:cNvPr id="2076988368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888401335" name="Picture">
+                        <wp:docPr id="2054417170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888401335" name="Picture"/>
+                                <pic:cNvPr id="2054417170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40028,57 +40028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455629352" name="Picture">
+                  <wp:docPr id="202155530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455629352" name="Picture"/>
+                          <pic:cNvPr id="202155530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40117,57 +40117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999414071" name="Picture">
+                  <wp:docPr id="354831921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999414071" name="Picture"/>
+                          <pic:cNvPr id="354831921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40761,57 +40761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545172528" name="Picture">
+                  <wp:docPr id="1894259964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545172528" name="Picture"/>
+                          <pic:cNvPr id="1894259964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138685690" name="Picture">
+                  <wp:docPr id="779323443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138685690" name="Picture"/>
+                          <pic:cNvPr id="779323443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41862,57 +41862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420941590" name="Picture">
+                  <wp:docPr id="639872011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420941590" name="Picture"/>
+                          <pic:cNvPr id="639872011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43239,57 +43239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269831993" name="Picture">
+                  <wp:docPr id="1804642261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269831993" name="Picture"/>
+                          <pic:cNvPr id="1804642261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44382,57 +44382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688573853" name="Picture">
+                        <wp:docPr id="1183028546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688573853" name="Picture"/>
+                                <pic:cNvPr id="1183028546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45603,57 +45603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333193986" name="Picture">
+                  <wp:docPr id="683883592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333193986" name="Picture"/>
+                          <pic:cNvPr id="683883592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45674,57 +45674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811451968" name="Picture">
+                  <wp:docPr id="953251541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811451968" name="Picture"/>
+                          <pic:cNvPr id="953251541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46088,57 +46088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155184299" name="Picture">
+                  <wp:docPr id="1081556637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155184299" name="Picture"/>
+                          <pic:cNvPr id="1081556637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>