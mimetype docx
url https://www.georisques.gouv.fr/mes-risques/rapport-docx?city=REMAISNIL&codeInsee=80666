--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657734413" name="Picture">
+                  <wp:docPr id="84362554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657734413" name="Picture"/>
+                          <pic:cNvPr id="84362554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497081751" name="Picture">
+                  <wp:docPr id="1061362359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497081751" name="Picture"/>
+                          <pic:cNvPr id="1061362359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927407872" name="Picture">
+                        <wp:docPr id="175916951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927407872" name="Picture"/>
+                                <pic:cNvPr id="175916951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173196369" name="Picture">
+                  <wp:docPr id="122918153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173196369" name="Picture"/>
+                          <pic:cNvPr id="122918153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334339371" name="Picture">
+                  <wp:docPr id="167155433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334339371" name="Picture"/>
+                          <pic:cNvPr id="167155433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545495001" name="Picture">
+                  <wp:docPr id="291108594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545495001" name="Picture"/>
+                          <pic:cNvPr id="291108594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415477078" name="Picture">
+                  <wp:docPr id="1165001568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415477078" name="Picture"/>
+                          <pic:cNvPr id="1165001568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607629965" name="Picture">
+                  <wp:docPr id="1815671112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607629965" name="Picture"/>
+                          <pic:cNvPr id="1815671112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64429206" name="Picture">
+                        <wp:docPr id="69514105" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64429206" name="Picture"/>
+                                <pic:cNvPr id="69514105" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721451828" name="Picture">
+                        <wp:docPr id="59674695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721451828" name="Picture"/>
+                                <pic:cNvPr id="59674695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397363909" name="Picture">
+                        <wp:docPr id="955683774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397363909" name="Picture"/>
+                                <pic:cNvPr id="955683774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201126886" name="Picture">
+                        <wp:docPr id="2114270696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201126886" name="Picture"/>
+                                <pic:cNvPr id="2114270696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869917840" name="Picture">
+                        <wp:docPr id="1488491205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869917840" name="Picture"/>
+                                <pic:cNvPr id="1488491205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="368564615" name="Picture">
+                        <wp:docPr id="1733208167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="368564615" name="Picture"/>
+                                <pic:cNvPr id="1733208167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815971107" name="Picture">
+                        <wp:docPr id="793411610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815971107" name="Picture"/>
+                                <pic:cNvPr id="793411610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695872825" name="Picture">
+                        <wp:docPr id="243552224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695872825" name="Picture"/>
+                                <pic:cNvPr id="243552224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1613663959" name="Picture">
+                        <wp:docPr id="1701010533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1613663959" name="Picture"/>
+                                <pic:cNvPr id="1701010533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946132575" name="Picture">
+                        <wp:docPr id="1496842470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946132575" name="Picture"/>
+                                <pic:cNvPr id="1496842470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1962824639" name="Picture">
+                        <wp:docPr id="893627932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1962824639" name="Picture"/>
+                                <pic:cNvPr id="893627932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="797517933" name="Picture">
+                        <wp:docPr id="201810363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="797517933" name="Picture"/>
+                                <pic:cNvPr id="201810363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527018314" name="Picture">
+                  <wp:docPr id="1125167788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527018314" name="Picture"/>
+                          <pic:cNvPr id="1125167788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150470943" name="Picture">
+                  <wp:docPr id="1890681767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150470943" name="Picture"/>
+                          <pic:cNvPr id="1890681767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923205216" name="Picture">
+                  <wp:docPr id="1346014998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923205216" name="Picture"/>
+                          <pic:cNvPr id="1346014998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949362990" name="Picture">
+                  <wp:docPr id="1769755711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949362990" name="Picture"/>
+                          <pic:cNvPr id="1769755711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154002167" name="Picture">
+                  <wp:docPr id="1216983327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154002167" name="Picture"/>
+                          <pic:cNvPr id="1216983327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574525484" name="Picture">
+                  <wp:docPr id="41840009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574525484" name="Picture"/>
+                          <pic:cNvPr id="41840009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16250,57 +16250,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382476624" name="Picture">
+                        <wp:docPr id="314386059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382476624" name="Picture"/>
+                                <pic:cNvPr id="314386059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17669,57 +17669,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935904246" name="Picture">
+                  <wp:docPr id="817770971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935904246" name="Picture"/>
+                          <pic:cNvPr id="817770971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17758,57 +17758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289834438" name="Picture">
+                  <wp:docPr id="1715600801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289834438" name="Picture"/>
+                          <pic:cNvPr id="1715600801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18447,57 +18447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820532069" name="Picture">
+                  <wp:docPr id="1278382711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820532069" name="Picture"/>
+                          <pic:cNvPr id="1278382711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19535,57 +19535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736180686" name="Picture">
+                  <wp:docPr id="850481360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736180686" name="Picture"/>
+                          <pic:cNvPr id="850481360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19638,57 +19638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337274381" name="Picture">
+                  <wp:docPr id="1170041913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337274381" name="Picture"/>
+                          <pic:cNvPr id="1170041913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21111,57 +21111,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388583044" name="Picture">
+                  <wp:docPr id="684589730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388583044" name="Picture"/>
+                          <pic:cNvPr id="684589730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23827,57 +23827,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888537825" name="Picture">
+                  <wp:docPr id="1448128737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888537825" name="Picture"/>
+                          <pic:cNvPr id="1448128737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23916,57 +23916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40036943" name="Picture">
+                  <wp:docPr id="240346011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40036943" name="Picture"/>
+                          <pic:cNvPr id="240346011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24560,57 +24560,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579264770" name="Picture">
+                  <wp:docPr id="1802729512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579264770" name="Picture"/>
+                          <pic:cNvPr id="1802729512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25558,57 +25558,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388867564" name="Picture">
+                  <wp:docPr id="1624484633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388867564" name="Picture"/>
+                          <pic:cNvPr id="1624484633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25661,57 +25661,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149213399" name="Picture">
+                  <wp:docPr id="2139623900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149213399" name="Picture"/>
+                          <pic:cNvPr id="2139623900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27038,57 +27038,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022607504" name="Picture">
+                  <wp:docPr id="815540845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022607504" name="Picture"/>
+                          <pic:cNvPr id="815540845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28181,57 +28181,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559192420" name="Picture">
+                        <wp:docPr id="738520002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559192420" name="Picture"/>
+                                <pic:cNvPr id="738520002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29542,57 +29542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58800798" name="Picture">
+                  <wp:docPr id="2098885485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58800798" name="Picture"/>
+                          <pic:cNvPr id="2098885485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29631,57 +29631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874799882" name="Picture">
+                  <wp:docPr id="1547976926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874799882" name="Picture"/>
+                          <pic:cNvPr id="1547976926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30275,57 +30275,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486803981" name="Picture">
+                  <wp:docPr id="1082211008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486803981" name="Picture"/>
+                          <pic:cNvPr id="1082211008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31273,57 +31273,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364573178" name="Picture">
+                  <wp:docPr id="492637919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364573178" name="Picture"/>
+                          <pic:cNvPr id="492637919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31376,57 +31376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862636251" name="Picture">
+                  <wp:docPr id="988334531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862636251" name="Picture"/>
+                          <pic:cNvPr id="988334531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32753,57 +32753,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701163217" name="Picture">
+                  <wp:docPr id="2085669532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701163217" name="Picture"/>
+                          <pic:cNvPr id="2085669532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33896,57 +33896,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609877487" name="Picture">
+                        <wp:docPr id="1546607017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609877487" name="Picture"/>
+                                <pic:cNvPr id="1546607017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35167,57 +35167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985252423" name="Picture">
+                  <wp:docPr id="1989833414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985252423" name="Picture"/>
+                          <pic:cNvPr id="1989833414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35247,57 +35247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904644258" name="Picture">
+                  <wp:docPr id="1572445737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904644258" name="Picture"/>
+                          <pic:cNvPr id="1572445737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35726,57 +35726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472452883" name="Picture">
+                  <wp:docPr id="2008753093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472452883" name="Picture"/>
+                          <pic:cNvPr id="2008753093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37321,57 +37321,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909556721" name="Picture">
+                  <wp:docPr id="301430681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909556721" name="Picture"/>
+                          <pic:cNvPr id="301430681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37392,57 +37392,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451183551" name="Picture">
+                  <wp:docPr id="3079000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451183551" name="Picture"/>
+                          <pic:cNvPr id="3079000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37806,57 +37806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315001959" name="Picture">
+                  <wp:docPr id="774198675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315001959" name="Picture"/>
+                          <pic:cNvPr id="774198675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>