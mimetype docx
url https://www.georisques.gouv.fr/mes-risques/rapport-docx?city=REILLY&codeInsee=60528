--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166427809" name="Picture">
+                  <wp:docPr id="1001170944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166427809" name="Picture"/>
+                          <pic:cNvPr id="1001170944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223907557" name="Picture">
+                  <wp:docPr id="199294895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223907557" name="Picture"/>
+                          <pic:cNvPr id="199294895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202544027" name="Picture">
+                        <wp:docPr id="1604811578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202544027" name="Picture"/>
+                                <pic:cNvPr id="1604811578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340904469" name="Picture">
+                  <wp:docPr id="78211298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340904469" name="Picture"/>
+                          <pic:cNvPr id="78211298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299161806" name="Picture">
+                  <wp:docPr id="1474607767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299161806" name="Picture"/>
+                          <pic:cNvPr id="1474607767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865125704" name="Picture">
+                  <wp:docPr id="727777172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865125704" name="Picture"/>
+                          <pic:cNvPr id="727777172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018088337" name="Picture">
+                  <wp:docPr id="162239291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018088337" name="Picture"/>
+                          <pic:cNvPr id="162239291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995747494" name="Picture">
+                  <wp:docPr id="1605737782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995747494" name="Picture"/>
+                          <pic:cNvPr id="1605737782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888813524" name="Picture">
+                        <wp:docPr id="383807643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888813524" name="Picture"/>
+                                <pic:cNvPr id="383807643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597295386" name="Picture">
+                        <wp:docPr id="1056677311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597295386" name="Picture"/>
+                                <pic:cNvPr id="1056677311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250206187" name="Picture">
+                        <wp:docPr id="1693597926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250206187" name="Picture"/>
+                                <pic:cNvPr id="1693597926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850861586" name="Picture">
+                        <wp:docPr id="1100313139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850861586" name="Picture"/>
+                                <pic:cNvPr id="1100313139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574737145" name="Picture">
+                        <wp:docPr id="1100186669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574737145" name="Picture"/>
+                                <pic:cNvPr id="1100186669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144629370" name="Picture">
+                        <wp:docPr id="2062780318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144629370" name="Picture"/>
+                                <pic:cNvPr id="2062780318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471437594" name="Picture">
+                        <wp:docPr id="1927688699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471437594" name="Picture"/>
+                                <pic:cNvPr id="1927688699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657417590" name="Picture">
+                        <wp:docPr id="152226433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657417590" name="Picture"/>
+                                <pic:cNvPr id="152226433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607899145" name="Picture">
+                        <wp:docPr id="1627257268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607899145" name="Picture"/>
+                                <pic:cNvPr id="1627257268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299375394" name="Picture">
+                        <wp:docPr id="2137442800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299375394" name="Picture"/>
+                                <pic:cNvPr id="2137442800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="633505931" name="Picture">
+                        <wp:docPr id="295242848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="633505931" name="Picture"/>
+                                <pic:cNvPr id="295242848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238527857" name="Picture">
+                        <wp:docPr id="952642591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238527857" name="Picture"/>
+                                <pic:cNvPr id="952642591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045729385" name="Picture">
+                        <wp:docPr id="71516290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045729385" name="Picture"/>
+                                <pic:cNvPr id="71516290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1393649031" name="Picture">
+                        <wp:docPr id="118666667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1393649031" name="Picture"/>
+                                <pic:cNvPr id="118666667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669231732" name="Picture">
+                        <wp:docPr id="1579264247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669231732" name="Picture"/>
+                                <pic:cNvPr id="1579264247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523064383" name="Picture">
+                  <wp:docPr id="99968305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523064383" name="Picture"/>
+                          <pic:cNvPr id="99968305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665514086" name="Picture">
+                  <wp:docPr id="773243619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665514086" name="Picture"/>
+                          <pic:cNvPr id="773243619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423407854" name="Picture">
+                  <wp:docPr id="1126106375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423407854" name="Picture"/>
+                          <pic:cNvPr id="1126106375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649897329" name="Picture">
+                  <wp:docPr id="1532408794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649897329" name="Picture"/>
+                          <pic:cNvPr id="1532408794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359741063" name="Picture">
+                  <wp:docPr id="499011783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359741063" name="Picture"/>
+                          <pic:cNvPr id="499011783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991393897" name="Picture">
+                  <wp:docPr id="969302232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991393897" name="Picture"/>
+                          <pic:cNvPr id="969302232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="808570453" name="Picture">
+                        <wp:docPr id="1765592598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="808570453" name="Picture"/>
+                                <pic:cNvPr id="1765592598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034912932" name="Picture">
+                  <wp:docPr id="808248666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034912932" name="Picture"/>
+                          <pic:cNvPr id="808248666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8577569" name="Picture">
+                  <wp:docPr id="1134736729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8577569" name="Picture"/>
+                          <pic:cNvPr id="1134736729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048561410" name="Picture">
+                  <wp:docPr id="1281462085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048561410" name="Picture"/>
+                          <pic:cNvPr id="1281462085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37598982" name="Picture">
+                  <wp:docPr id="1893613257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37598982" name="Picture"/>
+                          <pic:cNvPr id="1893613257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410681013" name="Picture">
+                  <wp:docPr id="1908822178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410681013" name="Picture"/>
+                          <pic:cNvPr id="1908822178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913343641" name="Picture">
+                  <wp:docPr id="1617036549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913343641" name="Picture"/>
+                          <pic:cNvPr id="1617036549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600324865" name="Picture">
+                        <wp:docPr id="1365414427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600324865" name="Picture"/>
+                                <pic:cNvPr id="1365414427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186631783" name="Picture">
+                  <wp:docPr id="559476511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186631783" name="Picture"/>
+                          <pic:cNvPr id="559476511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028492670" name="Picture">
+                  <wp:docPr id="1869281375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028492670" name="Picture"/>
+                          <pic:cNvPr id="1869281375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557957667" name="Picture">
+                  <wp:docPr id="881229950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557957667" name="Picture"/>
+                          <pic:cNvPr id="881229950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766126450" name="Picture">
+                  <wp:docPr id="1474185799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766126450" name="Picture"/>
+                          <pic:cNvPr id="1474185799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143562184" name="Picture">
+                  <wp:docPr id="1469539571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143562184" name="Picture"/>
+                          <pic:cNvPr id="1469539571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847207677" name="Picture">
+                  <wp:docPr id="87130580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847207677" name="Picture"/>
+                          <pic:cNvPr id="87130580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53666210" name="Picture">
+                        <wp:docPr id="1508211794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53666210" name="Picture"/>
+                                <pic:cNvPr id="1508211794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017119479" name="Picture">
+                  <wp:docPr id="1356036507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017119479" name="Picture"/>
+                          <pic:cNvPr id="1356036507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406054022" name="Picture">
+                  <wp:docPr id="1465012425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406054022" name="Picture"/>
+                          <pic:cNvPr id="1465012425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844569854" name="Picture">
+                  <wp:docPr id="506792712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844569854" name="Picture"/>
+                          <pic:cNvPr id="506792712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464268583" name="Picture">
+                  <wp:docPr id="1064177786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464268583" name="Picture"/>
+                          <pic:cNvPr id="1064177786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727836779" name="Picture">
+                  <wp:docPr id="1427990005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727836779" name="Picture"/>
+                          <pic:cNvPr id="1427990005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537040152" name="Picture">
+                  <wp:docPr id="909269219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537040152" name="Picture"/>
+                          <pic:cNvPr id="909269219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1525409911" name="Picture">
+                        <wp:docPr id="1436488312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1525409911" name="Picture"/>
+                                <pic:cNvPr id="1436488312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841180750" name="Picture">
+                  <wp:docPr id="1442604891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841180750" name="Picture"/>
+                          <pic:cNvPr id="1442604891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932091949" name="Picture">
+                  <wp:docPr id="2019406670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932091949" name="Picture"/>
+                          <pic:cNvPr id="2019406670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910385823" name="Picture">
+                  <wp:docPr id="2088559808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910385823" name="Picture"/>
+                          <pic:cNvPr id="2088559808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844981108" name="Picture">
+                  <wp:docPr id="1192712289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844981108" name="Picture"/>
+                          <pic:cNvPr id="1192712289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932464105" name="Picture">
+                  <wp:docPr id="1095989568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932464105" name="Picture"/>
+                          <pic:cNvPr id="1095989568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39977,57 +39977,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098616246" name="Picture">
+                  <wp:docPr id="1262335928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098616246" name="Picture"/>
+                          <pic:cNvPr id="1262335928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41186,57 +41186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340337938" name="Picture">
+                  <wp:docPr id="722096568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340337938" name="Picture"/>
+                          <pic:cNvPr id="722096568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41266,57 +41266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977066345" name="Picture">
+                  <wp:docPr id="1115887508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977066345" name="Picture"/>
+                          <pic:cNvPr id="1115887508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41772,57 +41772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391752126" name="Picture">
+                  <wp:docPr id="1696862336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391752126" name="Picture"/>
+                          <pic:cNvPr id="1696862336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43890,57 +43890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970631703" name="Picture">
+                  <wp:docPr id="577186832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970631703" name="Picture"/>
+                          <pic:cNvPr id="577186832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43970,57 +43970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227176540" name="Picture">
+                  <wp:docPr id="36782521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227176540" name="Picture"/>
+                          <pic:cNvPr id="36782521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266485823" name="Picture">
+                  <wp:docPr id="1241518718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266485823" name="Picture"/>
+                          <pic:cNvPr id="1241518718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>