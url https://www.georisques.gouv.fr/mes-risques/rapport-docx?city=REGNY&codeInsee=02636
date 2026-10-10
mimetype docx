--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168819616" name="Picture">
+                  <wp:docPr id="1636277429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168819616" name="Picture"/>
+                          <pic:cNvPr id="1636277429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740595362" name="Picture">
+                  <wp:docPr id="1758306136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740595362" name="Picture"/>
+                          <pic:cNvPr id="1758306136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="782847413" name="Picture">
+                        <wp:docPr id="1589701600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="782847413" name="Picture"/>
+                                <pic:cNvPr id="1589701600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078276448" name="Picture">
+                  <wp:docPr id="1940629659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078276448" name="Picture"/>
+                          <pic:cNvPr id="1940629659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873668351" name="Picture">
+                  <wp:docPr id="2144684156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873668351" name="Picture"/>
+                          <pic:cNvPr id="2144684156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531618191" name="Picture">
+                  <wp:docPr id="1604801231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531618191" name="Picture"/>
+                          <pic:cNvPr id="1604801231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3854740" name="Picture">
+                  <wp:docPr id="75006280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3854740" name="Picture"/>
+                          <pic:cNvPr id="75006280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202562576" name="Picture">
+                  <wp:docPr id="599393616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202562576" name="Picture"/>
+                          <pic:cNvPr id="599393616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667316691" name="Picture">
+                        <wp:docPr id="1192812183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667316691" name="Picture"/>
+                                <pic:cNvPr id="1192812183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1236863520" name="Picture">
+                        <wp:docPr id="490567981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1236863520" name="Picture"/>
+                                <pic:cNvPr id="490567981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="410885578" name="Picture">
+                        <wp:docPr id="435525355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="410885578" name="Picture"/>
+                                <pic:cNvPr id="435525355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433044618" name="Picture">
+                        <wp:docPr id="722985183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433044618" name="Picture"/>
+                                <pic:cNvPr id="722985183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1193556408" name="Picture">
+                        <wp:docPr id="1187348671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1193556408" name="Picture"/>
+                                <pic:cNvPr id="1187348671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869909651" name="Picture">
+                        <wp:docPr id="542039480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869909651" name="Picture"/>
+                                <pic:cNvPr id="542039480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="82124239" name="Picture">
+                        <wp:docPr id="1597728267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="82124239" name="Picture"/>
+                                <pic:cNvPr id="1597728267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647106787" name="Picture">
+                        <wp:docPr id="24527657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647106787" name="Picture"/>
+                                <pic:cNvPr id="24527657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799671328" name="Picture">
+                        <wp:docPr id="1574685830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799671328" name="Picture"/>
+                                <pic:cNvPr id="1574685830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598251505" name="Picture">
+                        <wp:docPr id="1341578501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598251505" name="Picture"/>
+                                <pic:cNvPr id="1341578501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232273521" name="Picture">
+                        <wp:docPr id="925860079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232273521" name="Picture"/>
+                                <pic:cNvPr id="925860079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129480592" name="Picture">
+                        <wp:docPr id="2078243087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129480592" name="Picture"/>
+                                <pic:cNvPr id="2078243087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182571896" name="Picture">
+                        <wp:docPr id="1539278665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182571896" name="Picture"/>
+                                <pic:cNvPr id="1539278665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789162584" name="Picture">
+                        <wp:docPr id="104678471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789162584" name="Picture"/>
+                                <pic:cNvPr id="104678471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="911628439" name="Picture">
+                        <wp:docPr id="563144744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="911628439" name="Picture"/>
+                                <pic:cNvPr id="563144744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723034225" name="Picture">
+                  <wp:docPr id="1868659324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723034225" name="Picture"/>
+                          <pic:cNvPr id="1868659324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591980593" name="Picture">
+                  <wp:docPr id="994585318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591980593" name="Picture"/>
+                          <pic:cNvPr id="994585318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449761791" name="Picture">
+                  <wp:docPr id="935975026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449761791" name="Picture"/>
+                          <pic:cNvPr id="935975026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676740174" name="Picture">
+                  <wp:docPr id="2062183262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676740174" name="Picture"/>
+                          <pic:cNvPr id="2062183262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944773448" name="Picture">
+                  <wp:docPr id="841515600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944773448" name="Picture"/>
+                          <pic:cNvPr id="841515600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881280592" name="Picture">
+                  <wp:docPr id="1797954421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881280592" name="Picture"/>
+                          <pic:cNvPr id="1797954421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1805521677" name="Picture">
+                        <wp:docPr id="1605393905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1805521677" name="Picture"/>
+                                <pic:cNvPr id="1605393905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175221963" name="Picture">
+                  <wp:docPr id="379072144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175221963" name="Picture"/>
+                          <pic:cNvPr id="379072144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2381429" name="Picture">
+                  <wp:docPr id="778406854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2381429" name="Picture"/>
+                          <pic:cNvPr id="778406854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465124103" name="Picture">
+                  <wp:docPr id="1944519726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465124103" name="Picture"/>
+                          <pic:cNvPr id="1944519726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263576746" name="Picture">
+                  <wp:docPr id="1515264479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263576746" name="Picture"/>
+                          <pic:cNvPr id="1515264479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347051088" name="Picture">
+                  <wp:docPr id="771510637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347051088" name="Picture"/>
+                          <pic:cNvPr id="771510637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358859734" name="Picture">
+                  <wp:docPr id="960748679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358859734" name="Picture"/>
+                          <pic:cNvPr id="960748679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1404873390" name="Picture">
+                        <wp:docPr id="521008453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1404873390" name="Picture"/>
+                                <pic:cNvPr id="521008453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481289340" name="Picture">
+                  <wp:docPr id="940422599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481289340" name="Picture"/>
+                          <pic:cNvPr id="940422599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644928236" name="Picture">
+                  <wp:docPr id="1815246432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644928236" name="Picture"/>
+                          <pic:cNvPr id="1815246432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007883708" name="Picture">
+                  <wp:docPr id="1039886176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007883708" name="Picture"/>
+                          <pic:cNvPr id="1039886176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990045487" name="Picture">
+                  <wp:docPr id="743554579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990045487" name="Picture"/>
+                          <pic:cNvPr id="743554579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159133101" name="Picture">
+                  <wp:docPr id="914731945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159133101" name="Picture"/>
+                          <pic:cNvPr id="914731945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277976923" name="Picture">
+                  <wp:docPr id="370128486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277976923" name="Picture"/>
+                          <pic:cNvPr id="370128486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052848090" name="Picture">
+                        <wp:docPr id="1254461651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052848090" name="Picture"/>
+                                <pic:cNvPr id="1254461651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289974240" name="Picture">
+                  <wp:docPr id="563262315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289974240" name="Picture"/>
+                          <pic:cNvPr id="563262315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97393417" name="Picture">
+                  <wp:docPr id="1313794883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97393417" name="Picture"/>
+                          <pic:cNvPr id="1313794883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994081448" name="Picture">
+                  <wp:docPr id="1374592515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994081448" name="Picture"/>
+                          <pic:cNvPr id="1374592515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362402053" name="Picture">
+                  <wp:docPr id="1992102770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362402053" name="Picture"/>
+                          <pic:cNvPr id="1992102770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027065399" name="Picture">
+                  <wp:docPr id="1033460312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027065399" name="Picture"/>
+                          <pic:cNvPr id="1033460312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281890004" name="Picture">
+                  <wp:docPr id="748416344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281890004" name="Picture"/>
+                          <pic:cNvPr id="748416344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306266316" name="Picture">
+                        <wp:docPr id="1501534228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306266316" name="Picture"/>
+                                <pic:cNvPr id="1501534228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923620431" name="Picture">
+                  <wp:docPr id="721248078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923620431" name="Picture"/>
+                          <pic:cNvPr id="721248078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696802876" name="Picture">
+                  <wp:docPr id="1223738489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696802876" name="Picture"/>
+                          <pic:cNvPr id="1223738489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002649218" name="Picture">
+                  <wp:docPr id="1751150123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002649218" name="Picture"/>
+                          <pic:cNvPr id="1751150123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775411142" name="Picture">
+                  <wp:docPr id="848975826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775411142" name="Picture"/>
+                          <pic:cNvPr id="848975826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479408992" name="Picture">
+                  <wp:docPr id="1808875856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479408992" name="Picture"/>
+                          <pic:cNvPr id="1808875856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282666410" name="Picture">
+                  <wp:docPr id="381649341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282666410" name="Picture"/>
+                          <pic:cNvPr id="381649341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063781305" name="Picture">
+                  <wp:docPr id="2005240315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063781305" name="Picture"/>
+                          <pic:cNvPr id="2005240315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024463824" name="Picture">
+                  <wp:docPr id="1372568675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024463824" name="Picture"/>
+                          <pic:cNvPr id="1372568675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808552628" name="Picture">
+                  <wp:docPr id="1283503627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808552628" name="Picture"/>
+                          <pic:cNvPr id="1283503627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>