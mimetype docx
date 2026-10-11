--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475520108" name="Picture">
+                  <wp:docPr id="1141149532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475520108" name="Picture"/>
+                          <pic:cNvPr id="1141149532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872004529" name="Picture">
+                  <wp:docPr id="1463011615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872004529" name="Picture"/>
+                          <pic:cNvPr id="1463011615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888147464" name="Picture">
+                        <wp:docPr id="545544716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888147464" name="Picture"/>
+                                <pic:cNvPr id="545544716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713313411" name="Picture">
+                  <wp:docPr id="1328400253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713313411" name="Picture"/>
+                          <pic:cNvPr id="1328400253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395506120" name="Picture">
+                  <wp:docPr id="1980614465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395506120" name="Picture"/>
+                          <pic:cNvPr id="1980614465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956149384" name="Picture">
+                  <wp:docPr id="115312526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956149384" name="Picture"/>
+                          <pic:cNvPr id="115312526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989447969" name="Picture">
+                  <wp:docPr id="1145664486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989447969" name="Picture"/>
+                          <pic:cNvPr id="1145664486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000637946" name="Picture">
+                  <wp:docPr id="1760327432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000637946" name="Picture"/>
+                          <pic:cNvPr id="1760327432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1309311622" name="Picture">
+                        <wp:docPr id="430434765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1309311622" name="Picture"/>
+                                <pic:cNvPr id="430434765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850918460" name="Picture">
+                        <wp:docPr id="1363704930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850918460" name="Picture"/>
+                                <pic:cNvPr id="1363704930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1685838629" name="Picture">
+                        <wp:docPr id="820487008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1685838629" name="Picture"/>
+                                <pic:cNvPr id="820487008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1783446352" name="Picture">
+                        <wp:docPr id="124238614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1783446352" name="Picture"/>
+                                <pic:cNvPr id="124238614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073810429" name="Picture">
+                        <wp:docPr id="126417013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073810429" name="Picture"/>
+                                <pic:cNvPr id="126417013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487678249" name="Picture">
+                        <wp:docPr id="232202068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487678249" name="Picture"/>
+                                <pic:cNvPr id="232202068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085691550" name="Picture">
+                        <wp:docPr id="618290356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085691550" name="Picture"/>
+                                <pic:cNvPr id="618290356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242635762" name="Picture">
+                        <wp:docPr id="838438925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242635762" name="Picture"/>
+                                <pic:cNvPr id="838438925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1279918986" name="Picture">
+                        <wp:docPr id="399649387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1279918986" name="Picture"/>
+                                <pic:cNvPr id="399649387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852933542" name="Picture">
+                        <wp:docPr id="1928049329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852933542" name="Picture"/>
+                                <pic:cNvPr id="1928049329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1444176164" name="Picture">
+                        <wp:docPr id="1159642243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1444176164" name="Picture"/>
+                                <pic:cNvPr id="1159642243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986727" name="Picture">
+                        <wp:docPr id="555055361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986727" name="Picture"/>
+                                <pic:cNvPr id="555055361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="501138164" name="Picture">
+                        <wp:docPr id="682217413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="501138164" name="Picture"/>
+                                <pic:cNvPr id="682217413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833174411" name="Picture">
+                        <wp:docPr id="1221199149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833174411" name="Picture"/>
+                                <pic:cNvPr id="1221199149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140456896" name="Picture">
+                        <wp:docPr id="943758189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140456896" name="Picture"/>
+                                <pic:cNvPr id="943758189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604893911" name="Picture">
+                  <wp:docPr id="1249531359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604893911" name="Picture"/>
+                          <pic:cNvPr id="1249531359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122376000" name="Picture">
+                  <wp:docPr id="1328033257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122376000" name="Picture"/>
+                          <pic:cNvPr id="1328033257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627568479" name="Picture">
+                  <wp:docPr id="683332669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627568479" name="Picture"/>
+                          <pic:cNvPr id="683332669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101703619" name="Picture">
+                  <wp:docPr id="143567146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101703619" name="Picture"/>
+                          <pic:cNvPr id="143567146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543414033" name="Picture">
+                  <wp:docPr id="1331454853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543414033" name="Picture"/>
+                          <pic:cNvPr id="1331454853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830394111" name="Picture">
+                  <wp:docPr id="47958359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830394111" name="Picture"/>
+                          <pic:cNvPr id="47958359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697804373" name="Picture">
+                        <wp:docPr id="750551622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697804373" name="Picture"/>
+                                <pic:cNvPr id="750551622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969610074" name="Picture">
+                  <wp:docPr id="531370745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969610074" name="Picture"/>
+                          <pic:cNvPr id="531370745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84619696" name="Picture">
+                  <wp:docPr id="94383493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84619696" name="Picture"/>
+                          <pic:cNvPr id="94383493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942833564" name="Picture">
+                  <wp:docPr id="1304834501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942833564" name="Picture"/>
+                          <pic:cNvPr id="1304834501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958466937" name="Picture">
+                  <wp:docPr id="357246678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958466937" name="Picture"/>
+                          <pic:cNvPr id="357246678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567409993" name="Picture">
+                  <wp:docPr id="1573938510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567409993" name="Picture"/>
+                          <pic:cNvPr id="1573938510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474506096" name="Picture">
+                  <wp:docPr id="1900778804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474506096" name="Picture"/>
+                          <pic:cNvPr id="1900778804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1679039772" name="Picture">
+                        <wp:docPr id="827719935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1679039772" name="Picture"/>
+                                <pic:cNvPr id="827719935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499059489" name="Picture">
+                        <wp:docPr id="1642078421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499059489" name="Picture"/>
+                                <pic:cNvPr id="1642078421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420083986" name="Picture">
+                  <wp:docPr id="548896652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420083986" name="Picture"/>
+                          <pic:cNvPr id="548896652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227326201" name="Picture">
+                  <wp:docPr id="1841187101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227326201" name="Picture"/>
+                          <pic:cNvPr id="1841187101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244780681" name="Picture">
+                  <wp:docPr id="515442519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244780681" name="Picture"/>
+                          <pic:cNvPr id="515442519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820359830" name="Picture">
+                  <wp:docPr id="945257650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820359830" name="Picture"/>
+                          <pic:cNvPr id="945257650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538728991" name="Picture">
+                  <wp:docPr id="183874916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538728991" name="Picture"/>
+                          <pic:cNvPr id="183874916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611857474" name="Picture">
+                  <wp:docPr id="494277156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611857474" name="Picture"/>
+                          <pic:cNvPr id="494277156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718506870" name="Picture">
+                        <wp:docPr id="1023245559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718506870" name="Picture"/>
+                                <pic:cNvPr id="1023245559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787336986" name="Picture">
+                  <wp:docPr id="1437557297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787336986" name="Picture"/>
+                          <pic:cNvPr id="1437557297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32617,57 +32617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218464464" name="Picture">
+                  <wp:docPr id="1899592240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218464464" name="Picture"/>
+                          <pic:cNvPr id="1899592240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33085,57 +33085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424980963" name="Picture">
+                  <wp:docPr id="645179940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424980963" name="Picture"/>
+                          <pic:cNvPr id="645179940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34244,57 +34244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43716221" name="Picture">
+                  <wp:docPr id="613183826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43716221" name="Picture"/>
+                          <pic:cNvPr id="613183826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34333,57 +34333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590945790" name="Picture">
+                  <wp:docPr id="517895945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590945790" name="Picture"/>
+                          <pic:cNvPr id="517895945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34977,57 +34977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526281683" name="Picture">
+                  <wp:docPr id="494459772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526281683" name="Picture"/>
+                          <pic:cNvPr id="494459772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35975,57 +35975,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743549384" name="Picture">
+                  <wp:docPr id="1035977515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743549384" name="Picture"/>
+                          <pic:cNvPr id="1035977515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36078,57 +36078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895991117" name="Picture">
+                  <wp:docPr id="1344324228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895991117" name="Picture"/>
+                          <pic:cNvPr id="1344324228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37455,57 +37455,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545190569" name="Picture">
+                  <wp:docPr id="1153606513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545190569" name="Picture"/>
+                          <pic:cNvPr id="1153606513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38598,57 +38598,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988606522" name="Picture">
+                        <wp:docPr id="852351687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988606522" name="Picture"/>
+                                <pic:cNvPr id="852351687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39959,57 +39959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557577721" name="Picture">
+                  <wp:docPr id="1673871044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557577721" name="Picture"/>
+                          <pic:cNvPr id="1673871044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40048,57 +40048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413752238" name="Picture">
+                  <wp:docPr id="1922624294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413752238" name="Picture"/>
+                          <pic:cNvPr id="1922624294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40692,57 +40692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626661887" name="Picture">
+                  <wp:docPr id="1542793213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626661887" name="Picture"/>
+                          <pic:cNvPr id="1542793213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41690,57 +41690,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35823288" name="Picture">
+                  <wp:docPr id="453610232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35823288" name="Picture"/>
+                          <pic:cNvPr id="453610232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41793,57 +41793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824298657" name="Picture">
+                  <wp:docPr id="995059152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824298657" name="Picture"/>
+                          <pic:cNvPr id="995059152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43170,57 +43170,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555887627" name="Picture">
+                  <wp:docPr id="1489997238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555887627" name="Picture"/>
+                          <pic:cNvPr id="1489997238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44313,57 +44313,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478573458" name="Picture">
+                        <wp:docPr id="2092236812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478573458" name="Picture"/>
+                                <pic:cNvPr id="2092236812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45534,57 +45534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665965223" name="Picture">
+                  <wp:docPr id="1488162833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665965223" name="Picture"/>
+                          <pic:cNvPr id="1488162833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45605,57 +45605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417750160" name="Picture">
+                  <wp:docPr id="807514975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417750160" name="Picture"/>
+                          <pic:cNvPr id="807514975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46019,57 +46019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114943443" name="Picture">
+                  <wp:docPr id="1305929392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114943443" name="Picture"/>
+                          <pic:cNvPr id="1305929392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>