--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141149532" name="Picture">
+                  <wp:docPr id="1857954345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141149532" name="Picture"/>
+                          <pic:cNvPr id="1857954345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463011615" name="Picture">
+                  <wp:docPr id="1299842320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463011615" name="Picture"/>
+                          <pic:cNvPr id="1299842320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545544716" name="Picture">
+                        <wp:docPr id="229473065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545544716" name="Picture"/>
+                                <pic:cNvPr id="229473065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328400253" name="Picture">
+                  <wp:docPr id="196499092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328400253" name="Picture"/>
+                          <pic:cNvPr id="196499092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980614465" name="Picture">
+                  <wp:docPr id="1637122307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980614465" name="Picture"/>
+                          <pic:cNvPr id="1637122307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115312526" name="Picture">
+                  <wp:docPr id="1110530612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115312526" name="Picture"/>
+                          <pic:cNvPr id="1110530612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145664486" name="Picture">
+                  <wp:docPr id="1942467910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145664486" name="Picture"/>
+                          <pic:cNvPr id="1942467910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760327432" name="Picture">
+                  <wp:docPr id="1432682467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760327432" name="Picture"/>
+                          <pic:cNvPr id="1432682467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430434765" name="Picture">
+                        <wp:docPr id="1838116026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430434765" name="Picture"/>
+                                <pic:cNvPr id="1838116026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363704930" name="Picture">
+                        <wp:docPr id="1649010141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363704930" name="Picture"/>
+                                <pic:cNvPr id="1649010141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="820487008" name="Picture">
+                        <wp:docPr id="215419545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="820487008" name="Picture"/>
+                                <pic:cNvPr id="215419545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124238614" name="Picture">
+                        <wp:docPr id="1910029985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124238614" name="Picture"/>
+                                <pic:cNvPr id="1910029985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126417013" name="Picture">
+                        <wp:docPr id="523369990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126417013" name="Picture"/>
+                                <pic:cNvPr id="523369990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="232202068" name="Picture">
+                        <wp:docPr id="711259873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="232202068" name="Picture"/>
+                                <pic:cNvPr id="711259873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618290356" name="Picture">
+                        <wp:docPr id="1558328787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618290356" name="Picture"/>
+                                <pic:cNvPr id="1558328787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838438925" name="Picture">
+                        <wp:docPr id="61504441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838438925" name="Picture"/>
+                                <pic:cNvPr id="61504441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399649387" name="Picture">
+                        <wp:docPr id="1126245294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399649387" name="Picture"/>
+                                <pic:cNvPr id="1126245294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928049329" name="Picture">
+                        <wp:docPr id="469341719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928049329" name="Picture"/>
+                                <pic:cNvPr id="469341719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159642243" name="Picture">
+                        <wp:docPr id="614499040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159642243" name="Picture"/>
+                                <pic:cNvPr id="614499040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="555055361" name="Picture">
+                        <wp:docPr id="936263008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="555055361" name="Picture"/>
+                                <pic:cNvPr id="936263008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682217413" name="Picture">
+                        <wp:docPr id="286740954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682217413" name="Picture"/>
+                                <pic:cNvPr id="286740954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1221199149" name="Picture">
+                        <wp:docPr id="1446829731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1221199149" name="Picture"/>
+                                <pic:cNvPr id="1446829731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943758189" name="Picture">
+                        <wp:docPr id="758767549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943758189" name="Picture"/>
+                                <pic:cNvPr id="758767549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249531359" name="Picture">
+                  <wp:docPr id="1432480363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249531359" name="Picture"/>
+                          <pic:cNvPr id="1432480363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328033257" name="Picture">
+                  <wp:docPr id="1797428099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328033257" name="Picture"/>
+                          <pic:cNvPr id="1797428099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683332669" name="Picture">
+                  <wp:docPr id="520617747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683332669" name="Picture"/>
+                          <pic:cNvPr id="520617747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143567146" name="Picture">
+                  <wp:docPr id="1992470489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143567146" name="Picture"/>
+                          <pic:cNvPr id="1992470489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331454853" name="Picture">
+                  <wp:docPr id="1399708788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331454853" name="Picture"/>
+                          <pic:cNvPr id="1399708788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47958359" name="Picture">
+                  <wp:docPr id="1088605499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47958359" name="Picture"/>
+                          <pic:cNvPr id="1088605499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750551622" name="Picture">
+                        <wp:docPr id="176826134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750551622" name="Picture"/>
+                                <pic:cNvPr id="176826134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531370745" name="Picture">
+                  <wp:docPr id="807346388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531370745" name="Picture"/>
+                          <pic:cNvPr id="807346388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94383493" name="Picture">
+                  <wp:docPr id="1784718504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94383493" name="Picture"/>
+                          <pic:cNvPr id="1784718504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304834501" name="Picture">
+                  <wp:docPr id="822709349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304834501" name="Picture"/>
+                          <pic:cNvPr id="822709349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357246678" name="Picture">
+                  <wp:docPr id="622284443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357246678" name="Picture"/>
+                          <pic:cNvPr id="622284443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573938510" name="Picture">
+                  <wp:docPr id="4324234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573938510" name="Picture"/>
+                          <pic:cNvPr id="4324234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900778804" name="Picture">
+                  <wp:docPr id="1158360768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900778804" name="Picture"/>
+                          <pic:cNvPr id="1158360768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="827719935" name="Picture">
+                        <wp:docPr id="312586444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="827719935" name="Picture"/>
+                                <pic:cNvPr id="312586444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642078421" name="Picture">
+                        <wp:docPr id="986148439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642078421" name="Picture"/>
+                                <pic:cNvPr id="986148439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548896652" name="Picture">
+                  <wp:docPr id="450655914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548896652" name="Picture"/>
+                          <pic:cNvPr id="450655914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841187101" name="Picture">
+                  <wp:docPr id="527383350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841187101" name="Picture"/>
+                          <pic:cNvPr id="527383350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515442519" name="Picture">
+                  <wp:docPr id="696728079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515442519" name="Picture"/>
+                          <pic:cNvPr id="696728079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945257650" name="Picture">
+                  <wp:docPr id="870649578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945257650" name="Picture"/>
+                          <pic:cNvPr id="870649578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183874916" name="Picture">
+                  <wp:docPr id="1634565322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183874916" name="Picture"/>
+                          <pic:cNvPr id="1634565322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494277156" name="Picture">
+                  <wp:docPr id="1793158673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494277156" name="Picture"/>
+                          <pic:cNvPr id="1793158673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1023245559" name="Picture">
+                        <wp:docPr id="812828386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1023245559" name="Picture"/>
+                                <pic:cNvPr id="812828386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437557297" name="Picture">
+                  <wp:docPr id="933356572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437557297" name="Picture"/>
+                          <pic:cNvPr id="933356572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32617,57 +32617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899592240" name="Picture">
+                  <wp:docPr id="1195272018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899592240" name="Picture"/>
+                          <pic:cNvPr id="1195272018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33085,57 +33085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645179940" name="Picture">
+                  <wp:docPr id="1633549441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645179940" name="Picture"/>
+                          <pic:cNvPr id="1633549441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34244,57 +34244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613183826" name="Picture">
+                  <wp:docPr id="496673906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613183826" name="Picture"/>
+                          <pic:cNvPr id="496673906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34333,57 +34333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517895945" name="Picture">
+                  <wp:docPr id="690635876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517895945" name="Picture"/>
+                          <pic:cNvPr id="690635876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34977,57 +34977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494459772" name="Picture">
+                  <wp:docPr id="656215092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494459772" name="Picture"/>
+                          <pic:cNvPr id="656215092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35975,57 +35975,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035977515" name="Picture">
+                  <wp:docPr id="441417238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035977515" name="Picture"/>
+                          <pic:cNvPr id="441417238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36078,57 +36078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344324228" name="Picture">
+                  <wp:docPr id="1922489744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344324228" name="Picture"/>
+                          <pic:cNvPr id="1922489744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37455,57 +37455,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153606513" name="Picture">
+                  <wp:docPr id="1909428644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153606513" name="Picture"/>
+                          <pic:cNvPr id="1909428644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38598,57 +38598,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852351687" name="Picture">
+                        <wp:docPr id="1410975832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852351687" name="Picture"/>
+                                <pic:cNvPr id="1410975832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39959,57 +39959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673871044" name="Picture">
+                  <wp:docPr id="1507205582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673871044" name="Picture"/>
+                          <pic:cNvPr id="1507205582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40048,57 +40048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922624294" name="Picture">
+                  <wp:docPr id="1633497484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922624294" name="Picture"/>
+                          <pic:cNvPr id="1633497484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40692,57 +40692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542793213" name="Picture">
+                  <wp:docPr id="2123973125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542793213" name="Picture"/>
+                          <pic:cNvPr id="2123973125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41690,57 +41690,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453610232" name="Picture">
+                  <wp:docPr id="344259970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453610232" name="Picture"/>
+                          <pic:cNvPr id="344259970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41793,57 +41793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995059152" name="Picture">
+                  <wp:docPr id="125913284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995059152" name="Picture"/>
+                          <pic:cNvPr id="125913284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43170,57 +43170,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489997238" name="Picture">
+                  <wp:docPr id="1674889486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489997238" name="Picture"/>
+                          <pic:cNvPr id="1674889486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44313,57 +44313,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092236812" name="Picture">
+                        <wp:docPr id="1139115564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092236812" name="Picture"/>
+                                <pic:cNvPr id="1139115564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45534,57 +45534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488162833" name="Picture">
+                  <wp:docPr id="104639463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488162833" name="Picture"/>
+                          <pic:cNvPr id="104639463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45605,57 +45605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807514975" name="Picture">
+                  <wp:docPr id="468310338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807514975" name="Picture"/>
+                          <pic:cNvPr id="468310338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46019,57 +46019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305929392" name="Picture">
+                  <wp:docPr id="1968795264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305929392" name="Picture"/>
+                          <pic:cNvPr id="1968795264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>