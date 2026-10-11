--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423122357" name="Picture">
+                  <wp:docPr id="380104005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423122357" name="Picture"/>
+                          <pic:cNvPr id="380104005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254924799" name="Picture">
+                  <wp:docPr id="805805844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254924799" name="Picture"/>
+                          <pic:cNvPr id="805805844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1023185650" name="Picture">
+                        <wp:docPr id="686179457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1023185650" name="Picture"/>
+                                <pic:cNvPr id="686179457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118236808" name="Picture">
+                  <wp:docPr id="1870239814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118236808" name="Picture"/>
+                          <pic:cNvPr id="1870239814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004730559" name="Picture">
+                  <wp:docPr id="182524816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004730559" name="Picture"/>
+                          <pic:cNvPr id="182524816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727860831" name="Picture">
+                  <wp:docPr id="1654759418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727860831" name="Picture"/>
+                          <pic:cNvPr id="1654759418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555047516" name="Picture">
+                  <wp:docPr id="585447011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555047516" name="Picture"/>
+                          <pic:cNvPr id="585447011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598918701" name="Picture">
+                  <wp:docPr id="1410213441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598918701" name="Picture"/>
+                          <pic:cNvPr id="1410213441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="605296469" name="Picture">
+                        <wp:docPr id="544858266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="605296469" name="Picture"/>
+                                <pic:cNvPr id="544858266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879927139" name="Picture">
+                        <wp:docPr id="641442343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879927139" name="Picture"/>
+                                <pic:cNvPr id="641442343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="313698762" name="Picture">
+                        <wp:docPr id="252063038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="313698762" name="Picture"/>
+                                <pic:cNvPr id="252063038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845000658" name="Picture">
+                        <wp:docPr id="1990512343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845000658" name="Picture"/>
+                                <pic:cNvPr id="1990512343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615298091" name="Picture">
+                        <wp:docPr id="1620779786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615298091" name="Picture"/>
+                                <pic:cNvPr id="1620779786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854399865" name="Picture">
+                        <wp:docPr id="487052624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854399865" name="Picture"/>
+                                <pic:cNvPr id="487052624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848561355" name="Picture">
+                        <wp:docPr id="1265042065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848561355" name="Picture"/>
+                                <pic:cNvPr id="1265042065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040774366" name="Picture">
+                        <wp:docPr id="1345499679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040774366" name="Picture"/>
+                                <pic:cNvPr id="1345499679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="663991113" name="Picture">
+                        <wp:docPr id="1297050808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="663991113" name="Picture"/>
+                                <pic:cNvPr id="1297050808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672878957" name="Picture">
+                        <wp:docPr id="559771249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672878957" name="Picture"/>
+                                <pic:cNvPr id="559771249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="690470663" name="Picture">
+                        <wp:docPr id="2037802707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="690470663" name="Picture"/>
+                                <pic:cNvPr id="2037802707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545740257" name="Picture">
+                        <wp:docPr id="206250249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545740257" name="Picture"/>
+                                <pic:cNvPr id="206250249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763597477" name="Picture">
+                        <wp:docPr id="133580259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763597477" name="Picture"/>
+                                <pic:cNvPr id="133580259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="723129389" name="Picture">
+                        <wp:docPr id="193246089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="723129389" name="Picture"/>
+                                <pic:cNvPr id="193246089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1445120356" name="Picture">
+                        <wp:docPr id="116322825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1445120356" name="Picture"/>
+                                <pic:cNvPr id="116322825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698764546" name="Picture">
+                  <wp:docPr id="1924752342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698764546" name="Picture"/>
+                          <pic:cNvPr id="1924752342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867925647" name="Picture">
+                  <wp:docPr id="60128389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867925647" name="Picture"/>
+                          <pic:cNvPr id="60128389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957735731" name="Picture">
+                  <wp:docPr id="723475795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957735731" name="Picture"/>
+                          <pic:cNvPr id="723475795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668219142" name="Picture">
+                  <wp:docPr id="89261437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668219142" name="Picture"/>
+                          <pic:cNvPr id="89261437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467063388" name="Picture">
+                  <wp:docPr id="1332661778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467063388" name="Picture"/>
+                          <pic:cNvPr id="1332661778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78510831" name="Picture">
+                  <wp:docPr id="400426756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78510831" name="Picture"/>
+                          <pic:cNvPr id="400426756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="776603673" name="Picture">
+                        <wp:docPr id="59225901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="776603673" name="Picture"/>
+                                <pic:cNvPr id="59225901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247366042" name="Picture">
+                  <wp:docPr id="1791451405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247366042" name="Picture"/>
+                          <pic:cNvPr id="1791451405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738309073" name="Picture">
+                  <wp:docPr id="893402169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738309073" name="Picture"/>
+                          <pic:cNvPr id="893402169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391819912" name="Picture">
+                  <wp:docPr id="188799843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391819912" name="Picture"/>
+                          <pic:cNvPr id="188799843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433240107" name="Picture">
+                  <wp:docPr id="937021501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433240107" name="Picture"/>
+                          <pic:cNvPr id="937021501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142837842" name="Picture">
+                  <wp:docPr id="1082530572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142837842" name="Picture"/>
+                          <pic:cNvPr id="1082530572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590991299" name="Picture">
+                  <wp:docPr id="215059305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590991299" name="Picture"/>
+                          <pic:cNvPr id="215059305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507068010" name="Picture">
+                        <wp:docPr id="1009248998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507068010" name="Picture"/>
+                                <pic:cNvPr id="1009248998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893393926" name="Picture">
+                        <wp:docPr id="1163834937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893393926" name="Picture"/>
+                                <pic:cNvPr id="1163834937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532273950" name="Picture">
+                  <wp:docPr id="124611165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532273950" name="Picture"/>
+                          <pic:cNvPr id="124611165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771467389" name="Picture">
+                  <wp:docPr id="1565862784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771467389" name="Picture"/>
+                          <pic:cNvPr id="1565862784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903603469" name="Picture">
+                  <wp:docPr id="1685480232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903603469" name="Picture"/>
+                          <pic:cNvPr id="1685480232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969050816" name="Picture">
+                  <wp:docPr id="1644043920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969050816" name="Picture"/>
+                          <pic:cNvPr id="1644043920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519332941" name="Picture">
+                  <wp:docPr id="978980624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519332941" name="Picture"/>
+                          <pic:cNvPr id="978980624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617465778" name="Picture">
+                  <wp:docPr id="1044932076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617465778" name="Picture"/>
+                          <pic:cNvPr id="1044932076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30057,51 +30057,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1100"/>
+          <w:trHeight w:hRule="atLeast" w:val="1300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062080174" name="Picture">
+                        <wp:docPr id="1155780456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062080174" name="Picture"/>
+                                <pic:cNvPr id="1155780456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30615,51 +30615,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="200"/>
+                <w:trHeight w:hRule="atLeast" w:val="400"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -30685,50 +30685,52 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -31887,51 +31889,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1800"/>
+          <w:trHeight w:hRule="exact" w:val="1600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -32303,50 +32305,1609 @@
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="380"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="2180"/>
+        <w:gridCol w:w="220"/>
+        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="320"/>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="1"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+              <w:pageBreakBefore/>
+            </w:pPr>
+            <w:bookmarkStart w:id="6" w:name="JR_PAGE_ANCHOR_0_6"/>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1016000" cy="876300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1809236103" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1809236103" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_0_0.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="5000" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1016000" cy="876300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="508000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1050005804" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1050005804" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_2.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="40000"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="508000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000091"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">62860 Récourt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="368300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1691861273" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1691861273" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_4.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="24137"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="368300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="38"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risque de mouvements de terrain sur Recourt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="12900"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -32382,52 +33943,52 @@
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="260"/>
         <w:gridCol w:w="1000"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="220"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="JR_PAGE_ANCHOR_0_6"/>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkStart w:id="7" w:name="JR_PAGE_ANCHOR_0_7"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -32683,57 +34244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555039295" name="Picture">
+                  <wp:docPr id="1300097442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555039295" name="Picture"/>
+                          <pic:cNvPr id="1300097442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32772,57 +34333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258510690" name="Picture">
+                  <wp:docPr id="1576099216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258510690" name="Picture"/>
+                          <pic:cNvPr id="1576099216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +34977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74913234" name="Picture">
+                  <wp:docPr id="125075518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74913234" name="Picture"/>
+                          <pic:cNvPr id="125075518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34414,61 +35975,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67295232" name="Picture">
+                  <wp:docPr id="667970693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67295232" name="Picture"/>
+                          <pic:cNvPr id="667970693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_5_14.jpg"/>
+                          <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -34517,61 +36078,61 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151330030" name="Picture">
+                  <wp:docPr id="1895225062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151330030" name="Picture"/>
+                          <pic:cNvPr id="1895225062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_5_7.png"/>
+                          <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -35894,61 +37455,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460830806" name="Picture">
+                  <wp:docPr id="729535773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460830806" name="Picture"/>
+                          <pic:cNvPr id="729535773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_5_13.png"/>
+                          <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -37037,61 +38598,61 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="396130245" name="Picture">
+                        <wp:docPr id="37819067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="396130245" name="Picture"/>
+                                <pic:cNvPr id="37819067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="img_0_5_12_2.png"/>
+                                <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -38097,52 +39658,52 @@
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="260"/>
         <w:gridCol w:w="1000"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="220"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="JR_PAGE_ANCHOR_0_7"/>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkStart w:id="8" w:name="JR_PAGE_ANCHOR_0_8"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -38398,57 +39959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823117928" name="Picture">
+                  <wp:docPr id="2011692243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823117928" name="Picture"/>
+                          <pic:cNvPr id="2011692243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38487,57 +40048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902141340" name="Picture">
+                  <wp:docPr id="2041463466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902141340" name="Picture"/>
+                          <pic:cNvPr id="2041463466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39131,57 +40692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99320478" name="Picture">
+                  <wp:docPr id="75830918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99320478" name="Picture"/>
+                          <pic:cNvPr id="75830918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40129,61 +41690,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622593286" name="Picture">
+                  <wp:docPr id="930215701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622593286" name="Picture"/>
+                          <pic:cNvPr id="930215701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_6_14.jpg"/>
+                          <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -40232,61 +41793,61 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123010242" name="Picture">
+                  <wp:docPr id="654278540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123010242" name="Picture"/>
+                          <pic:cNvPr id="654278540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_6_7.png"/>
+                          <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -41609,61 +43170,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312720285" name="Picture">
+                  <wp:docPr id="1431339632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312720285" name="Picture"/>
+                          <pic:cNvPr id="1431339632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_6_13.png"/>
+                          <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -42752,61 +44313,61 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335909391" name="Picture">
+                        <wp:docPr id="551132818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335909391" name="Picture"/>
+                                <pic:cNvPr id="551132818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="img_0_6_12_2.png"/>
+                                <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -43826,52 +45387,52 @@
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="400"/>
         <w:gridCol w:w="1600"/>
         <w:gridCol w:w="2800"/>
         <w:gridCol w:w="2180"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="JR_PAGE_ANCHOR_0_8"/>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkStart w:id="9" w:name="JR_PAGE_ANCHOR_0_9"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -43973,57 +45534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469085249" name="Picture">
+                  <wp:docPr id="1900796923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469085249" name="Picture"/>
+                          <pic:cNvPr id="1900796923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44044,57 +45605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003372" name="Picture">
+                  <wp:docPr id="228308295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003372" name="Picture"/>
+                          <pic:cNvPr id="228308295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +46019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242546051" name="Picture">
+                  <wp:docPr id="1715663094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242546051" name="Picture"/>
+                          <pic:cNvPr id="1715663094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45280,58 +46841,58 @@
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
  <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_15.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_3_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13_2.png"/>
  <Relationship Id="img_0_4_25.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_25.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_24.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_24.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
- <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
-[...2 lines deleted...]
- <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
+ <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
+ <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
+ <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
+ <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>