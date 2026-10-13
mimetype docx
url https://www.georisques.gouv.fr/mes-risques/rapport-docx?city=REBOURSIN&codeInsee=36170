--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2020737883" name="Picture">
+                  <wp:docPr id="71582853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2020737883" name="Picture"/>
+                          <pic:cNvPr id="71582853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305853626" name="Picture">
+                  <wp:docPr id="1000564049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305853626" name="Picture"/>
+                          <pic:cNvPr id="1000564049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="608086055" name="Picture">
+                        <wp:docPr id="149358608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="608086055" name="Picture"/>
+                                <pic:cNvPr id="149358608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170898309" name="Picture">
+                  <wp:docPr id="191375294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170898309" name="Picture"/>
+                          <pic:cNvPr id="191375294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329679442" name="Picture">
+                  <wp:docPr id="654018912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329679442" name="Picture"/>
+                          <pic:cNvPr id="654018912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085418942" name="Picture">
+                  <wp:docPr id="617510627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085418942" name="Picture"/>
+                          <pic:cNvPr id="617510627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941936371" name="Picture">
+                  <wp:docPr id="667477167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941936371" name="Picture"/>
+                          <pic:cNvPr id="667477167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578106258" name="Picture">
+                  <wp:docPr id="937361940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578106258" name="Picture"/>
+                          <pic:cNvPr id="937361940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603031172" name="Picture">
+                        <wp:docPr id="751381256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603031172" name="Picture"/>
+                                <pic:cNvPr id="751381256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978999628" name="Picture">
+                        <wp:docPr id="1532444836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978999628" name="Picture"/>
+                                <pic:cNvPr id="1532444836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1883972214" name="Picture">
+                        <wp:docPr id="142556766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1883972214" name="Picture"/>
+                                <pic:cNvPr id="142556766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103866927" name="Picture">
+                        <wp:docPr id="928456391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103866927" name="Picture"/>
+                                <pic:cNvPr id="928456391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1182089780" name="Picture">
+                        <wp:docPr id="171448135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1182089780" name="Picture"/>
+                                <pic:cNvPr id="171448135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="809839661" name="Picture">
+                        <wp:docPr id="1083531692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="809839661" name="Picture"/>
+                                <pic:cNvPr id="1083531692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153411635" name="Picture">
+                        <wp:docPr id="1079025914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153411635" name="Picture"/>
+                                <pic:cNvPr id="1079025914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260914180" name="Picture">
+                        <wp:docPr id="1517524468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260914180" name="Picture"/>
+                                <pic:cNvPr id="1517524468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1602446661" name="Picture">
+                        <wp:docPr id="62184607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1602446661" name="Picture"/>
+                                <pic:cNvPr id="62184607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="254038399" name="Picture">
+                        <wp:docPr id="675484708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="254038399" name="Picture"/>
+                                <pic:cNvPr id="675484708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237248645" name="Picture">
+                        <wp:docPr id="1325661508" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237248645" name="Picture"/>
+                                <pic:cNvPr id="1325661508" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047160186" name="Picture">
+                        <wp:docPr id="1423356448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047160186" name="Picture"/>
+                                <pic:cNvPr id="1423356448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1241022525" name="Picture">
+                        <wp:docPr id="412236685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1241022525" name="Picture"/>
+                                <pic:cNvPr id="412236685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924365359" name="Picture">
+                        <wp:docPr id="492292918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924365359" name="Picture"/>
+                                <pic:cNvPr id="492292918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970938251" name="Picture">
+                        <wp:docPr id="1476827454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970938251" name="Picture"/>
+                                <pic:cNvPr id="1476827454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357887360" name="Picture">
+                  <wp:docPr id="309810292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357887360" name="Picture"/>
+                          <pic:cNvPr id="309810292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660530179" name="Picture">
+                  <wp:docPr id="1938433222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660530179" name="Picture"/>
+                          <pic:cNvPr id="1938433222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490821110" name="Picture">
+                  <wp:docPr id="943498625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490821110" name="Picture"/>
+                          <pic:cNvPr id="943498625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619922079" name="Picture">
+                  <wp:docPr id="338048385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619922079" name="Picture"/>
+                          <pic:cNvPr id="338048385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973788275" name="Picture">
+                  <wp:docPr id="2049442641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973788275" name="Picture"/>
+                          <pic:cNvPr id="2049442641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322727485" name="Picture">
+                  <wp:docPr id="1783531448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322727485" name="Picture"/>
+                          <pic:cNvPr id="1783531448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745210251" name="Picture">
+                        <wp:docPr id="1251853065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745210251" name="Picture"/>
+                                <pic:cNvPr id="1251853065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852579129" name="Picture">
+                  <wp:docPr id="1037243387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852579129" name="Picture"/>
+                          <pic:cNvPr id="1037243387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953553206" name="Picture">
+                  <wp:docPr id="103924403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953553206" name="Picture"/>
+                          <pic:cNvPr id="103924403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287989502" name="Picture">
+                  <wp:docPr id="571526391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287989502" name="Picture"/>
+                          <pic:cNvPr id="571526391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163186794" name="Picture">
+                  <wp:docPr id="2025780168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163186794" name="Picture"/>
+                          <pic:cNvPr id="2025780168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295091580" name="Picture">
+                  <wp:docPr id="1788820342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295091580" name="Picture"/>
+                          <pic:cNvPr id="1788820342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246563480" name="Picture">
+                  <wp:docPr id="1710698391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246563480" name="Picture"/>
+                          <pic:cNvPr id="1710698391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382325365" name="Picture">
+                        <wp:docPr id="1060173268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382325365" name="Picture"/>
+                                <pic:cNvPr id="1060173268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699003962" name="Picture">
+                        <wp:docPr id="42898936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699003962" name="Picture"/>
+                                <pic:cNvPr id="42898936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608012366" name="Picture">
+                  <wp:docPr id="984108584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608012366" name="Picture"/>
+                          <pic:cNvPr id="984108584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712370516" name="Picture">
+                  <wp:docPr id="2026629651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712370516" name="Picture"/>
+                          <pic:cNvPr id="2026629651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037174477" name="Picture">
+                  <wp:docPr id="1707291133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037174477" name="Picture"/>
+                          <pic:cNvPr id="1707291133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985764889" name="Picture">
+                  <wp:docPr id="30650616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985764889" name="Picture"/>
+                          <pic:cNvPr id="30650616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842775954" name="Picture">
+                  <wp:docPr id="1047096810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842775954" name="Picture"/>
+                          <pic:cNvPr id="1047096810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321673845" name="Picture">
+                  <wp:docPr id="2056536904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321673845" name="Picture"/>
+                          <pic:cNvPr id="2056536904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30122,57 +30122,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1116351657" name="Picture">
+                        <wp:docPr id="549881913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1116351657" name="Picture"/>
+                                <pic:cNvPr id="549881913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31679,57 +31679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412908569" name="Picture">
+                  <wp:docPr id="1240472903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412908569" name="Picture"/>
+                          <pic:cNvPr id="1240472903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31759,57 +31759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752009809" name="Picture">
+                  <wp:docPr id="2008057985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752009809" name="Picture"/>
+                          <pic:cNvPr id="2008057985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32304,57 +32304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766588886" name="Picture">
+                  <wp:docPr id="1800007012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766588886" name="Picture"/>
+                          <pic:cNvPr id="1800007012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33459,57 +33459,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1777418710" name="Picture">
+                        <wp:docPr id="1674795098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1777418710" name="Picture"/>
+                                <pic:cNvPr id="1674795098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35393,57 +35393,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429084218" name="Picture">
+                  <wp:docPr id="1502703599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429084218" name="Picture"/>
+                          <pic:cNvPr id="1502703599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35482,57 +35482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056209199" name="Picture">
+                  <wp:docPr id="544865551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056209199" name="Picture"/>
+                          <pic:cNvPr id="544865551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36162,57 +36162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814933875" name="Picture">
+                  <wp:docPr id="1667505463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814933875" name="Picture"/>
+                          <pic:cNvPr id="1667505463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37223,57 +37223,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29851273" name="Picture">
+                  <wp:docPr id="51260965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29851273" name="Picture"/>
+                          <pic:cNvPr id="51260965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37326,57 +37326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995033654" name="Picture">
+                  <wp:docPr id="408973359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995033654" name="Picture"/>
+                          <pic:cNvPr id="408973359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38784,57 +38784,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731363430" name="Picture">
+                  <wp:docPr id="1067226267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731363430" name="Picture"/>
+                          <pic:cNvPr id="1067226267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39981,57 +39981,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2023242196" name="Picture">
+                        <wp:docPr id="157735093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2023242196" name="Picture"/>
+                                <pic:cNvPr id="157735093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42549,57 +42549,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415979171" name="Picture">
+                  <wp:docPr id="1168507219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415979171" name="Picture"/>
+                          <pic:cNvPr id="1168507219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42638,57 +42638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501216475" name="Picture">
+                  <wp:docPr id="760811439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501216475" name="Picture"/>
+                          <pic:cNvPr id="760811439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43282,57 +43282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620404921" name="Picture">
+                  <wp:docPr id="306563521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620404921" name="Picture"/>
+                          <pic:cNvPr id="306563521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44280,57 +44280,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471009315" name="Picture">
+                  <wp:docPr id="52820102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471009315" name="Picture"/>
+                          <pic:cNvPr id="52820102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44383,57 +44383,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011188139" name="Picture">
+                  <wp:docPr id="2143615751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011188139" name="Picture"/>
+                          <pic:cNvPr id="2143615751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45760,57 +45760,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026075237" name="Picture">
+                  <wp:docPr id="1282896184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026075237" name="Picture"/>
+                          <pic:cNvPr id="1282896184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46903,57 +46903,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509046513" name="Picture">
+                        <wp:docPr id="512614515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509046513" name="Picture"/>
+                                <pic:cNvPr id="512614515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -48124,57 +48124,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988876790" name="Picture">
+                  <wp:docPr id="1770306603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988876790" name="Picture"/>
+                          <pic:cNvPr id="1770306603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48195,57 +48195,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227365173" name="Picture">
+                  <wp:docPr id="1610944094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227365173" name="Picture"/>
+                          <pic:cNvPr id="1610944094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48609,57 +48609,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859806876" name="Picture">
+                  <wp:docPr id="1035140186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859806876" name="Picture"/>
+                          <pic:cNvPr id="1035140186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>