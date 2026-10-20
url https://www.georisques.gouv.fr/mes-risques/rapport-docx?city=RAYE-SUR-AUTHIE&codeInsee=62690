--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069144355" name="Picture">
+                  <wp:docPr id="318738580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069144355" name="Picture"/>
+                          <pic:cNvPr id="318738580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268122270" name="Picture">
+                  <wp:docPr id="2045422293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268122270" name="Picture"/>
+                          <pic:cNvPr id="2045422293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1102243337" name="Picture">
+                        <wp:docPr id="1708134575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1102243337" name="Picture"/>
+                                <pic:cNvPr id="1708134575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144819390" name="Picture">
+                  <wp:docPr id="1421777392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144819390" name="Picture"/>
+                          <pic:cNvPr id="1421777392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535040817" name="Picture">
+                  <wp:docPr id="2082367510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535040817" name="Picture"/>
+                          <pic:cNvPr id="2082367510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108711753" name="Picture">
+                  <wp:docPr id="812564190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108711753" name="Picture"/>
+                          <pic:cNvPr id="812564190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620947281" name="Picture">
+                  <wp:docPr id="809773690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620947281" name="Picture"/>
+                          <pic:cNvPr id="809773690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526944852" name="Picture">
+                  <wp:docPr id="1999100432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526944852" name="Picture"/>
+                          <pic:cNvPr id="1999100432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="873570097" name="Picture">
+                        <wp:docPr id="1039072911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="873570097" name="Picture"/>
+                                <pic:cNvPr id="1039072911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952222736" name="Picture">
+                        <wp:docPr id="1373450310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952222736" name="Picture"/>
+                                <pic:cNvPr id="1373450310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971476435" name="Picture">
+                        <wp:docPr id="744719424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971476435" name="Picture"/>
+                                <pic:cNvPr id="744719424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407807243" name="Picture">
+                        <wp:docPr id="1894935364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407807243" name="Picture"/>
+                                <pic:cNvPr id="1894935364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600002383" name="Picture">
+                        <wp:docPr id="2007728910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600002383" name="Picture"/>
+                                <pic:cNvPr id="2007728910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1132361833" name="Picture">
+                        <wp:docPr id="825708813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1132361833" name="Picture"/>
+                                <pic:cNvPr id="825708813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1871187221" name="Picture">
+                        <wp:docPr id="357572785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1871187221" name="Picture"/>
+                                <pic:cNvPr id="357572785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739663714" name="Picture">
+                        <wp:docPr id="186800428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739663714" name="Picture"/>
+                                <pic:cNvPr id="186800428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169666767" name="Picture">
+                        <wp:docPr id="1614979550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169666767" name="Picture"/>
+                                <pic:cNvPr id="1614979550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3501857" name="Picture">
+                        <wp:docPr id="911291255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3501857" name="Picture"/>
+                                <pic:cNvPr id="911291255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658993811" name="Picture">
+                        <wp:docPr id="514104725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658993811" name="Picture"/>
+                                <pic:cNvPr id="514104725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="694000889" name="Picture">
+                        <wp:docPr id="2049973336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="694000889" name="Picture"/>
+                                <pic:cNvPr id="2049973336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1223655988" name="Picture">
+                        <wp:docPr id="505080059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1223655988" name="Picture"/>
+                                <pic:cNvPr id="505080059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="738573215" name="Picture">
+                        <wp:docPr id="1461646289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="738573215" name="Picture"/>
+                                <pic:cNvPr id="1461646289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618047182" name="Picture">
+                        <wp:docPr id="1823589927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618047182" name="Picture"/>
+                                <pic:cNvPr id="1823589927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558129039" name="Picture">
+                  <wp:docPr id="2141142134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558129039" name="Picture"/>
+                          <pic:cNvPr id="2141142134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202504324" name="Picture">
+                  <wp:docPr id="352431087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202504324" name="Picture"/>
+                          <pic:cNvPr id="352431087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840768026" name="Picture">
+                  <wp:docPr id="1434093262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840768026" name="Picture"/>
+                          <pic:cNvPr id="1434093262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599605915" name="Picture">
+                  <wp:docPr id="1962019442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599605915" name="Picture"/>
+                          <pic:cNvPr id="1962019442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491380355" name="Picture">
+                  <wp:docPr id="439236790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491380355" name="Picture"/>
+                          <pic:cNvPr id="439236790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061784931" name="Picture">
+                  <wp:docPr id="1854697728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061784931" name="Picture"/>
+                          <pic:cNvPr id="1854697728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254909117" name="Picture">
+                        <wp:docPr id="1084212083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254909117" name="Picture"/>
+                                <pic:cNvPr id="1084212083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708593116" name="Picture">
+                  <wp:docPr id="117250467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708593116" name="Picture"/>
+                          <pic:cNvPr id="117250467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625546986" name="Picture">
+                  <wp:docPr id="1306365291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625546986" name="Picture"/>
+                          <pic:cNvPr id="1306365291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235458503" name="Picture">
+                  <wp:docPr id="1944542200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235458503" name="Picture"/>
+                          <pic:cNvPr id="1944542200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796114686" name="Picture">
+                  <wp:docPr id="228842600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796114686" name="Picture"/>
+                          <pic:cNvPr id="228842600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863041114" name="Picture">
+                  <wp:docPr id="501492375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863041114" name="Picture"/>
+                          <pic:cNvPr id="501492375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41811466" name="Picture">
+                  <wp:docPr id="942314119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41811466" name="Picture"/>
+                          <pic:cNvPr id="942314119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="812998805" name="Picture">
+                        <wp:docPr id="2112731397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="812998805" name="Picture"/>
+                                <pic:cNvPr id="2112731397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561675071" name="Picture">
+                  <wp:docPr id="297775765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561675071" name="Picture"/>
+                          <pic:cNvPr id="297775765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915609031" name="Picture">
+                  <wp:docPr id="212511203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915609031" name="Picture"/>
+                          <pic:cNvPr id="212511203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854769237" name="Picture">
+                  <wp:docPr id="284721164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854769237" name="Picture"/>
+                          <pic:cNvPr id="284721164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050455943" name="Picture">
+                  <wp:docPr id="143272738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050455943" name="Picture"/>
+                          <pic:cNvPr id="143272738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675154061" name="Picture">
+                  <wp:docPr id="15636417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675154061" name="Picture"/>
+                          <pic:cNvPr id="15636417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488595540" name="Picture">
+                  <wp:docPr id="1649939124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488595540" name="Picture"/>
+                          <pic:cNvPr id="1649939124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="431161078" name="Picture">
+                        <wp:docPr id="1279530298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="431161078" name="Picture"/>
+                                <pic:cNvPr id="1279530298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273915678" name="Picture">
+                  <wp:docPr id="1856730036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273915678" name="Picture"/>
+                          <pic:cNvPr id="1856730036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943540231" name="Picture">
+                  <wp:docPr id="514512393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943540231" name="Picture"/>
+                          <pic:cNvPr id="514512393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2028232360" name="Picture">
+                  <wp:docPr id="373936222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2028232360" name="Picture"/>
+                          <pic:cNvPr id="373936222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533408797" name="Picture">
+                  <wp:docPr id="1655458966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533408797" name="Picture"/>
+                          <pic:cNvPr id="1655458966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587579675" name="Picture">
+                  <wp:docPr id="855305308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587579675" name="Picture"/>
+                          <pic:cNvPr id="855305308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1838038177" name="Picture">
+                  <wp:docPr id="604346562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1838038177" name="Picture"/>
+                          <pic:cNvPr id="604346562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359242332" name="Picture">
+                        <wp:docPr id="1551711444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359242332" name="Picture"/>
+                                <pic:cNvPr id="1551711444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299390953" name="Picture">
+                  <wp:docPr id="1421245457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299390953" name="Picture"/>
+                          <pic:cNvPr id="1421245457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556360160" name="Picture">
+                  <wp:docPr id="1435457037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556360160" name="Picture"/>
+                          <pic:cNvPr id="1435457037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92186005" name="Picture">
+                  <wp:docPr id="1588017321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92186005" name="Picture"/>
+                          <pic:cNvPr id="1588017321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158624597" name="Picture">
+                  <wp:docPr id="1713840517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158624597" name="Picture"/>
+                          <pic:cNvPr id="1713840517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489191699" name="Picture">
+                  <wp:docPr id="1643479371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489191699" name="Picture"/>
+                          <pic:cNvPr id="1643479371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059715117" name="Picture">
+                  <wp:docPr id="1744338661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059715117" name="Picture"/>
+                          <pic:cNvPr id="1744338661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945671613" name="Picture">
+                  <wp:docPr id="709510280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945671613" name="Picture"/>
+                          <pic:cNvPr id="709510280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012867686" name="Picture">
+                  <wp:docPr id="428300367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012867686" name="Picture"/>
+                          <pic:cNvPr id="428300367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185724644" name="Picture">
+                  <wp:docPr id="444122500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185724644" name="Picture"/>
+                          <pic:cNvPr id="444122500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>