--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934810626" name="Picture">
+                  <wp:docPr id="291439421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934810626" name="Picture"/>
+                          <pic:cNvPr id="291439421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323933562" name="Picture">
+                  <wp:docPr id="1505013374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323933562" name="Picture"/>
+                          <pic:cNvPr id="1505013374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597068129" name="Picture">
+                        <wp:docPr id="426948642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597068129" name="Picture"/>
+                                <pic:cNvPr id="426948642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120987043" name="Picture">
+                  <wp:docPr id="617977171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120987043" name="Picture"/>
+                          <pic:cNvPr id="617977171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402233247" name="Picture">
+                  <wp:docPr id="1625710421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402233247" name="Picture"/>
+                          <pic:cNvPr id="1625710421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563610820" name="Picture">
+                  <wp:docPr id="870528859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563610820" name="Picture"/>
+                          <pic:cNvPr id="870528859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504670381" name="Picture">
+                  <wp:docPr id="1890283432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504670381" name="Picture"/>
+                          <pic:cNvPr id="1890283432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324423320" name="Picture">
+                  <wp:docPr id="1427351628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324423320" name="Picture"/>
+                          <pic:cNvPr id="1427351628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345093214" name="Picture">
+                        <wp:docPr id="1758143807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345093214" name="Picture"/>
+                                <pic:cNvPr id="1758143807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="574581635" name="Picture">
+                        <wp:docPr id="240420579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="574581635" name="Picture"/>
+                                <pic:cNvPr id="240420579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697734007" name="Picture">
+                        <wp:docPr id="61719875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697734007" name="Picture"/>
+                                <pic:cNvPr id="61719875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286453049" name="Picture">
+                        <wp:docPr id="1153579312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286453049" name="Picture"/>
+                                <pic:cNvPr id="1153579312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920156938" name="Picture">
+                        <wp:docPr id="844105000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920156938" name="Picture"/>
+                                <pic:cNvPr id="844105000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="396277616" name="Picture">
+                        <wp:docPr id="490879365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="396277616" name="Picture"/>
+                                <pic:cNvPr id="490879365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794432061" name="Picture">
+                        <wp:docPr id="404060616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794432061" name="Picture"/>
+                                <pic:cNvPr id="404060616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213298331" name="Picture">
+                        <wp:docPr id="492986531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213298331" name="Picture"/>
+                                <pic:cNvPr id="492986531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751200655" name="Picture">
+                        <wp:docPr id="674113991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751200655" name="Picture"/>
+                                <pic:cNvPr id="674113991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368248626" name="Picture">
+                        <wp:docPr id="1009236897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368248626" name="Picture"/>
+                                <pic:cNvPr id="1009236897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316844867" name="Picture">
+                        <wp:docPr id="1625750420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316844867" name="Picture"/>
+                                <pic:cNvPr id="1625750420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="357747078" name="Picture">
+                        <wp:docPr id="2063965703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="357747078" name="Picture"/>
+                                <pic:cNvPr id="2063965703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786394309" name="Picture">
+                        <wp:docPr id="717805345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786394309" name="Picture"/>
+                                <pic:cNvPr id="717805345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661696166" name="Picture">
+                        <wp:docPr id="1572610186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661696166" name="Picture"/>
+                                <pic:cNvPr id="1572610186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="529316263" name="Picture">
+                        <wp:docPr id="1819240757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="529316263" name="Picture"/>
+                                <pic:cNvPr id="1819240757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792862323" name="Picture">
+                  <wp:docPr id="1268980686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792862323" name="Picture"/>
+                          <pic:cNvPr id="1268980686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057218603" name="Picture">
+                  <wp:docPr id="1489084317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057218603" name="Picture"/>
+                          <pic:cNvPr id="1489084317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211622003" name="Picture">
+                  <wp:docPr id="79644231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211622003" name="Picture"/>
+                          <pic:cNvPr id="79644231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198404486" name="Picture">
+                  <wp:docPr id="1387427543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198404486" name="Picture"/>
+                          <pic:cNvPr id="1387427543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768600376" name="Picture">
+                  <wp:docPr id="128283866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768600376" name="Picture"/>
+                          <pic:cNvPr id="128283866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200385424" name="Picture">
+                  <wp:docPr id="779502547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200385424" name="Picture"/>
+                          <pic:cNvPr id="779502547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1990843616" name="Picture">
+                        <wp:docPr id="1133210460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1990843616" name="Picture"/>
+                                <pic:cNvPr id="1133210460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914359341" name="Picture">
+                  <wp:docPr id="2052504856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914359341" name="Picture"/>
+                          <pic:cNvPr id="2052504856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006292068" name="Picture">
+                  <wp:docPr id="1893249945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006292068" name="Picture"/>
+                          <pic:cNvPr id="1893249945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59529511" name="Picture">
+                  <wp:docPr id="1746007893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59529511" name="Picture"/>
+                          <pic:cNvPr id="1746007893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854608417" name="Picture">
+                  <wp:docPr id="77291913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854608417" name="Picture"/>
+                          <pic:cNvPr id="77291913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184160536" name="Picture">
+                  <wp:docPr id="229807162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184160536" name="Picture"/>
+                          <pic:cNvPr id="229807162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872037532" name="Picture">
+                  <wp:docPr id="1758838858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872037532" name="Picture"/>
+                          <pic:cNvPr id="1758838858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1060669778" name="Picture">
+                        <wp:docPr id="213634364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1060669778" name="Picture"/>
+                                <pic:cNvPr id="213634364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740938726" name="Picture">
+                        <wp:docPr id="278222244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740938726" name="Picture"/>
+                                <pic:cNvPr id="278222244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461763368" name="Picture">
+                  <wp:docPr id="1117108391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461763368" name="Picture"/>
+                          <pic:cNvPr id="1117108391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577737816" name="Picture">
+                  <wp:docPr id="1730801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577737816" name="Picture"/>
+                          <pic:cNvPr id="1730801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056266258" name="Picture">
+                  <wp:docPr id="1770862089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056266258" name="Picture"/>
+                          <pic:cNvPr id="1770862089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107863007" name="Picture">
+                  <wp:docPr id="1200870287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107863007" name="Picture"/>
+                          <pic:cNvPr id="1200870287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343166484" name="Picture">
+                  <wp:docPr id="350015018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343166484" name="Picture"/>
+                          <pic:cNvPr id="350015018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175452465" name="Picture">
+                  <wp:docPr id="1412830079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175452465" name="Picture"/>
+                          <pic:cNvPr id="1412830079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166842994" name="Picture">
+                        <wp:docPr id="2019483882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166842994" name="Picture"/>
+                                <pic:cNvPr id="2019483882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815687182" name="Picture">
+                  <wp:docPr id="471312757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815687182" name="Picture"/>
+                          <pic:cNvPr id="471312757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687033422" name="Picture">
+                  <wp:docPr id="1942176760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687033422" name="Picture"/>
+                          <pic:cNvPr id="1942176760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129814360" name="Picture">
+                  <wp:docPr id="42826445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129814360" name="Picture"/>
+                          <pic:cNvPr id="42826445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469101643" name="Picture">
+                  <wp:docPr id="2109060986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469101643" name="Picture"/>
+                          <pic:cNvPr id="2109060986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222794317" name="Picture">
+                  <wp:docPr id="473168442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222794317" name="Picture"/>
+                          <pic:cNvPr id="473168442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222072071" name="Picture">
+                  <wp:docPr id="1028929651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222072071" name="Picture"/>
+                          <pic:cNvPr id="1028929651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076772112" name="Picture">
+                        <wp:docPr id="1256930841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076772112" name="Picture"/>
+                                <pic:cNvPr id="1256930841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322228246" name="Picture">
+                  <wp:docPr id="837872196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322228246" name="Picture"/>
+                          <pic:cNvPr id="837872196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098062680" name="Picture">
+                  <wp:docPr id="586678677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098062680" name="Picture"/>
+                          <pic:cNvPr id="586678677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208148243" name="Picture">
+                  <wp:docPr id="1959418341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208148243" name="Picture"/>
+                          <pic:cNvPr id="1959418341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889609181" name="Picture">
+                  <wp:docPr id="1319893122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889609181" name="Picture"/>
+                          <pic:cNvPr id="1319893122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448895703" name="Picture">
+                  <wp:docPr id="954009166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448895703" name="Picture"/>
+                          <pic:cNvPr id="954009166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508543382" name="Picture">
+                  <wp:docPr id="1534580859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508543382" name="Picture"/>
+                          <pic:cNvPr id="1534580859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310232672" name="Picture">
+                  <wp:docPr id="1417528361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310232672" name="Picture"/>
+                          <pic:cNvPr id="1417528361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195577009" name="Picture">
+                  <wp:docPr id="1934262459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195577009" name="Picture"/>
+                          <pic:cNvPr id="1934262459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830728757" name="Picture">
+                  <wp:docPr id="838679123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830728757" name="Picture"/>
+                          <pic:cNvPr id="838679123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>