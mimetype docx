--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473581373" name="Picture">
+                  <wp:docPr id="2128246179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473581373" name="Picture"/>
+                          <pic:cNvPr id="2128246179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797124595" name="Picture">
+                  <wp:docPr id="722162667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797124595" name="Picture"/>
+                          <pic:cNvPr id="722162667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920135633" name="Picture">
+                        <wp:docPr id="706446627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920135633" name="Picture"/>
+                                <pic:cNvPr id="706446627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626960524" name="Picture">
+                  <wp:docPr id="946836348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626960524" name="Picture"/>
+                          <pic:cNvPr id="946836348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199864581" name="Picture">
+                  <wp:docPr id="1092962381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199864581" name="Picture"/>
+                          <pic:cNvPr id="1092962381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636809129" name="Picture">
+                  <wp:docPr id="703852634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636809129" name="Picture"/>
+                          <pic:cNvPr id="703852634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856044028" name="Picture">
+                  <wp:docPr id="308272834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856044028" name="Picture"/>
+                          <pic:cNvPr id="308272834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475912460" name="Picture">
+                  <wp:docPr id="525407607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475912460" name="Picture"/>
+                          <pic:cNvPr id="525407607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335026947" name="Picture">
+                        <wp:docPr id="695974004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335026947" name="Picture"/>
+                                <pic:cNvPr id="695974004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134156586" name="Picture">
+                        <wp:docPr id="2044460679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134156586" name="Picture"/>
+                                <pic:cNvPr id="2044460679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147131654" name="Picture">
+                        <wp:docPr id="1322937758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147131654" name="Picture"/>
+                                <pic:cNvPr id="1322937758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553665796" name="Picture">
+                        <wp:docPr id="1654954976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553665796" name="Picture"/>
+                                <pic:cNvPr id="1654954976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="227407865" name="Picture">
+                        <wp:docPr id="1044920744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="227407865" name="Picture"/>
+                                <pic:cNvPr id="1044920744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1565956087" name="Picture">
+                        <wp:docPr id="1962676950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1565956087" name="Picture"/>
+                                <pic:cNvPr id="1962676950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18722316" name="Picture">
+                        <wp:docPr id="1319503590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18722316" name="Picture"/>
+                                <pic:cNvPr id="1319503590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1446907846" name="Picture">
+                        <wp:docPr id="269646479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1446907846" name="Picture"/>
+                                <pic:cNvPr id="269646479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1070438191" name="Picture">
+                        <wp:docPr id="658869264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1070438191" name="Picture"/>
+                                <pic:cNvPr id="658869264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448528043" name="Picture">
+                        <wp:docPr id="1280678387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448528043" name="Picture"/>
+                                <pic:cNvPr id="1280678387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="925878607" name="Picture">
+                        <wp:docPr id="2120382755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="925878607" name="Picture"/>
+                                <pic:cNvPr id="2120382755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864326788" name="Picture">
+                        <wp:docPr id="279461833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864326788" name="Picture"/>
+                                <pic:cNvPr id="279461833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857545375" name="Picture">
+                        <wp:docPr id="848977286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857545375" name="Picture"/>
+                                <pic:cNvPr id="848977286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592387214" name="Picture">
+                        <wp:docPr id="1979176407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592387214" name="Picture"/>
+                                <pic:cNvPr id="1979176407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243365483" name="Picture">
+                        <wp:docPr id="1505386489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243365483" name="Picture"/>
+                                <pic:cNvPr id="1505386489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880696085" name="Picture">
+                  <wp:docPr id="1945755897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880696085" name="Picture"/>
+                          <pic:cNvPr id="1945755897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470754803" name="Picture">
+                  <wp:docPr id="1064801531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470754803" name="Picture"/>
+                          <pic:cNvPr id="1064801531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453273029" name="Picture">
+                  <wp:docPr id="478145142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453273029" name="Picture"/>
+                          <pic:cNvPr id="478145142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417723352" name="Picture">
+                  <wp:docPr id="882562290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417723352" name="Picture"/>
+                          <pic:cNvPr id="882562290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955480518" name="Picture">
+                  <wp:docPr id="213140942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955480518" name="Picture"/>
+                          <pic:cNvPr id="213140942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323572962" name="Picture">
+                  <wp:docPr id="1148828436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323572962" name="Picture"/>
+                          <pic:cNvPr id="1148828436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2068677669" name="Picture">
+                        <wp:docPr id="240950718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2068677669" name="Picture"/>
+                                <pic:cNvPr id="240950718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108627296" name="Picture">
+                  <wp:docPr id="1111902352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108627296" name="Picture"/>
+                          <pic:cNvPr id="1111902352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573700026" name="Picture">
+                  <wp:docPr id="236963422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573700026" name="Picture"/>
+                          <pic:cNvPr id="236963422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253513866" name="Picture">
+                  <wp:docPr id="1690573646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253513866" name="Picture"/>
+                          <pic:cNvPr id="1690573646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926535757" name="Picture">
+                  <wp:docPr id="1893280442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926535757" name="Picture"/>
+                          <pic:cNvPr id="1893280442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371436525" name="Picture">
+                  <wp:docPr id="997300831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371436525" name="Picture"/>
+                          <pic:cNvPr id="997300831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855275161" name="Picture">
+                  <wp:docPr id="1645654331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855275161" name="Picture"/>
+                          <pic:cNvPr id="1645654331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="842894565" name="Picture">
+                        <wp:docPr id="2096145247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="842894565" name="Picture"/>
+                                <pic:cNvPr id="2096145247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579758690" name="Picture">
+                  <wp:docPr id="1884974585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579758690" name="Picture"/>
+                          <pic:cNvPr id="1884974585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92544623" name="Picture">
+                  <wp:docPr id="1971574906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92544623" name="Picture"/>
+                          <pic:cNvPr id="1971574906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538049553" name="Picture">
+                  <wp:docPr id="337182020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538049553" name="Picture"/>
+                          <pic:cNvPr id="337182020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236094255" name="Picture">
+                  <wp:docPr id="417513928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236094255" name="Picture"/>
+                          <pic:cNvPr id="417513928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178824031" name="Picture">
+                  <wp:docPr id="1663055575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178824031" name="Picture"/>
+                          <pic:cNvPr id="1663055575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254587421" name="Picture">
+                  <wp:docPr id="1152464239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254587421" name="Picture"/>
+                          <pic:cNvPr id="1152464239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615606542" name="Picture">
+                  <wp:docPr id="595741124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615606542" name="Picture"/>
+                          <pic:cNvPr id="595741124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765437737" name="Picture">
+                  <wp:docPr id="753238049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765437737" name="Picture"/>
+                          <pic:cNvPr id="753238049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797576255" name="Picture">
+                  <wp:docPr id="1327098203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797576255" name="Picture"/>
+                          <pic:cNvPr id="1327098203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090862890" name="Picture">
+                  <wp:docPr id="799440300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090862890" name="Picture"/>
+                          <pic:cNvPr id="799440300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548021408" name="Picture">
+                  <wp:docPr id="2143238721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548021408" name="Picture"/>
+                          <pic:cNvPr id="2143238721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145352657" name="Picture">
+                  <wp:docPr id="205683349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145352657" name="Picture"/>
+                          <pic:cNvPr id="205683349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1284200533" name="Picture">
+                        <wp:docPr id="1449931554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1284200533" name="Picture"/>
+                                <pic:cNvPr id="1449931554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37904,57 +37904,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629417202" name="Picture">
+                  <wp:docPr id="179088046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629417202" name="Picture"/>
+                          <pic:cNvPr id="179088046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37993,57 +37993,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520348470" name="Picture">
+                  <wp:docPr id="1757681594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520348470" name="Picture"/>
+                          <pic:cNvPr id="1757681594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38637,57 +38637,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157047155" name="Picture">
+                  <wp:docPr id="1594281123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157047155" name="Picture"/>
+                          <pic:cNvPr id="1594281123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39635,57 +39635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740151042" name="Picture">
+                  <wp:docPr id="702640383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740151042" name="Picture"/>
+                          <pic:cNvPr id="702640383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39738,57 +39738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165519574" name="Picture">
+                  <wp:docPr id="288908843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165519574" name="Picture"/>
+                          <pic:cNvPr id="288908843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41115,57 +41115,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20482359" name="Picture">
+                  <wp:docPr id="676624002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20482359" name="Picture"/>
+                          <pic:cNvPr id="676624002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42258,57 +42258,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273928479" name="Picture">
+                        <wp:docPr id="641360957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273928479" name="Picture"/>
+                                <pic:cNvPr id="641360957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43529,57 +43529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073448084" name="Picture">
+                  <wp:docPr id="298356091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073448084" name="Picture"/>
+                          <pic:cNvPr id="298356091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43609,57 +43609,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207042418" name="Picture">
+                  <wp:docPr id="1697737726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207042418" name="Picture"/>
+                          <pic:cNvPr id="1697737726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44088,57 +44088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445890324" name="Picture">
+                  <wp:docPr id="1802116282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445890324" name="Picture"/>
+                          <pic:cNvPr id="1802116282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45823,57 +45823,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083981877" name="Picture">
+                  <wp:docPr id="534763481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083981877" name="Picture"/>
+                          <pic:cNvPr id="534763481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45894,57 +45894,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231969894" name="Picture">
+                  <wp:docPr id="1910448455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231969894" name="Picture"/>
+                          <pic:cNvPr id="1910448455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46308,57 +46308,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797920886" name="Picture">
+                  <wp:docPr id="1256942602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797920886" name="Picture"/>
+                          <pic:cNvPr id="1256942602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>