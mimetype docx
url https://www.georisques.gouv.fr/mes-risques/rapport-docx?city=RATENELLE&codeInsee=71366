--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552108891" name="Picture">
+                  <wp:docPr id="226715620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552108891" name="Picture"/>
+                          <pic:cNvPr id="226715620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340106058" name="Picture">
+                  <wp:docPr id="375378387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340106058" name="Picture"/>
+                          <pic:cNvPr id="375378387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1032545465" name="Picture">
+                        <wp:docPr id="932654906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1032545465" name="Picture"/>
+                                <pic:cNvPr id="932654906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699380088" name="Picture">
+                  <wp:docPr id="2041337563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699380088" name="Picture"/>
+                          <pic:cNvPr id="2041337563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166971502" name="Picture">
+                  <wp:docPr id="1779772239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166971502" name="Picture"/>
+                          <pic:cNvPr id="1779772239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205834789" name="Picture">
+                  <wp:docPr id="287591792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205834789" name="Picture"/>
+                          <pic:cNvPr id="287591792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071415389" name="Picture">
+                  <wp:docPr id="422567387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071415389" name="Picture"/>
+                          <pic:cNvPr id="422567387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839675527" name="Picture">
+                  <wp:docPr id="583955147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839675527" name="Picture"/>
+                          <pic:cNvPr id="583955147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783385311" name="Picture">
+                        <wp:docPr id="881217353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783385311" name="Picture"/>
+                                <pic:cNvPr id="881217353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448391259" name="Picture">
+                        <wp:docPr id="793697736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448391259" name="Picture"/>
+                                <pic:cNvPr id="793697736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754679704" name="Picture">
+                        <wp:docPr id="1615019758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754679704" name="Picture"/>
+                                <pic:cNvPr id="1615019758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438090145" name="Picture">
+                        <wp:docPr id="117305280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438090145" name="Picture"/>
+                                <pic:cNvPr id="117305280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504485204" name="Picture">
+                        <wp:docPr id="1211681890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504485204" name="Picture"/>
+                                <pic:cNvPr id="1211681890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850552317" name="Picture">
+                        <wp:docPr id="1050487227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850552317" name="Picture"/>
+                                <pic:cNvPr id="1050487227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095442100" name="Picture">
+                        <wp:docPr id="1558563487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095442100" name="Picture"/>
+                                <pic:cNvPr id="1558563487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1601566853" name="Picture">
+                        <wp:docPr id="1478547578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1601566853" name="Picture"/>
+                                <pic:cNvPr id="1478547578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991373150" name="Picture">
+                        <wp:docPr id="1191723897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991373150" name="Picture"/>
+                                <pic:cNvPr id="1191723897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1783932582" name="Picture">
+                        <wp:docPr id="1667142264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1783932582" name="Picture"/>
+                                <pic:cNvPr id="1667142264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670654479" name="Picture">
+                        <wp:docPr id="2079449738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670654479" name="Picture"/>
+                                <pic:cNvPr id="2079449738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1997412811" name="Picture">
+                        <wp:docPr id="1784500224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1997412811" name="Picture"/>
+                                <pic:cNvPr id="1784500224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="395078753" name="Picture">
+                        <wp:docPr id="1998527172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="395078753" name="Picture"/>
+                                <pic:cNvPr id="1998527172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054205510" name="Picture">
+                        <wp:docPr id="298478762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054205510" name="Picture"/>
+                                <pic:cNvPr id="298478762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781894577" name="Picture">
+                        <wp:docPr id="1753461586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781894577" name="Picture"/>
+                                <pic:cNvPr id="1753461586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145700974" name="Picture">
+                  <wp:docPr id="888304800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145700974" name="Picture"/>
+                          <pic:cNvPr id="888304800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27510592" name="Picture">
+                  <wp:docPr id="1458325273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27510592" name="Picture"/>
+                          <pic:cNvPr id="1458325273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281942872" name="Picture">
+                  <wp:docPr id="247554843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281942872" name="Picture"/>
+                          <pic:cNvPr id="247554843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130440113" name="Picture">
+                  <wp:docPr id="1116671121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130440113" name="Picture"/>
+                          <pic:cNvPr id="1116671121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704700480" name="Picture">
+                  <wp:docPr id="828562409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704700480" name="Picture"/>
+                          <pic:cNvPr id="828562409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669027992" name="Picture">
+                  <wp:docPr id="1332803913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669027992" name="Picture"/>
+                          <pic:cNvPr id="1332803913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916885024" name="Picture">
+                        <wp:docPr id="334030313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916885024" name="Picture"/>
+                                <pic:cNvPr id="334030313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728952666" name="Picture">
+                  <wp:docPr id="1263056591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728952666" name="Picture"/>
+                          <pic:cNvPr id="1263056591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885583091" name="Picture">
+                  <wp:docPr id="1780638024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885583091" name="Picture"/>
+                          <pic:cNvPr id="1780638024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924591953" name="Picture">
+                  <wp:docPr id="1043400264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924591953" name="Picture"/>
+                          <pic:cNvPr id="1043400264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368158173" name="Picture">
+                  <wp:docPr id="1513630550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368158173" name="Picture"/>
+                          <pic:cNvPr id="1513630550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548943021" name="Picture">
+                  <wp:docPr id="651076405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548943021" name="Picture"/>
+                          <pic:cNvPr id="651076405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982909929" name="Picture">
+                  <wp:docPr id="1366298165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982909929" name="Picture"/>
+                          <pic:cNvPr id="1366298165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085866620" name="Picture">
+                        <wp:docPr id="2036056557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085866620" name="Picture"/>
+                                <pic:cNvPr id="2036056557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666155269" name="Picture">
+                        <wp:docPr id="394797738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666155269" name="Picture"/>
+                                <pic:cNvPr id="394797738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25949,57 +25949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172742563" name="Picture">
+                  <wp:docPr id="813419807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172742563" name="Picture"/>
+                          <pic:cNvPr id="813419807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26038,57 +26038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108565513" name="Picture">
+                  <wp:docPr id="783569558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108565513" name="Picture"/>
+                          <pic:cNvPr id="783569558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219401071" name="Picture">
+                  <wp:docPr id="390610878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219401071" name="Picture"/>
+                          <pic:cNvPr id="390610878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208368788" name="Picture">
+                  <wp:docPr id="712636038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208368788" name="Picture"/>
+                          <pic:cNvPr id="712636038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215145842" name="Picture">
+                  <wp:docPr id="1072012914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215145842" name="Picture"/>
+                          <pic:cNvPr id="1072012914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29160,57 +29160,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499015825" name="Picture">
+                  <wp:docPr id="788076668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499015825" name="Picture"/>
+                          <pic:cNvPr id="788076668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30303,57 +30303,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329171333" name="Picture">
+                        <wp:docPr id="1466381183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329171333" name="Picture"/>
+                                <pic:cNvPr id="1466381183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31664,57 +31664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569233435" name="Picture">
+                  <wp:docPr id="834398999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569233435" name="Picture"/>
+                          <pic:cNvPr id="834398999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31753,57 +31753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902313551" name="Picture">
+                  <wp:docPr id="1823785474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902313551" name="Picture"/>
+                          <pic:cNvPr id="1823785474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32397,57 +32397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852283572" name="Picture">
+                  <wp:docPr id="1862094723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852283572" name="Picture"/>
+                          <pic:cNvPr id="1862094723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33395,57 +33395,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584065743" name="Picture">
+                  <wp:docPr id="1538399540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584065743" name="Picture"/>
+                          <pic:cNvPr id="1538399540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33498,57 +33498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579073867" name="Picture">
+                  <wp:docPr id="163111334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579073867" name="Picture"/>
+                          <pic:cNvPr id="163111334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34875,57 +34875,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906057813" name="Picture">
+                  <wp:docPr id="1112313989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906057813" name="Picture"/>
+                          <pic:cNvPr id="1112313989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36018,57 +36018,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1056364381" name="Picture">
+                        <wp:docPr id="1504544595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1056364381" name="Picture"/>
+                                <pic:cNvPr id="1504544595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37376,57 +37376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787006556" name="Picture">
+                  <wp:docPr id="2143546459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787006556" name="Picture"/>
+                          <pic:cNvPr id="2143546459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37465,57 +37465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657303465" name="Picture">
+                  <wp:docPr id="1277297964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657303465" name="Picture"/>
+                          <pic:cNvPr id="1277297964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38088,57 +38088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482035706" name="Picture">
+                  <wp:docPr id="796071392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482035706" name="Picture"/>
+                          <pic:cNvPr id="796071392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39005,57 +39005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506166766" name="Picture">
+                  <wp:docPr id="128531374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506166766" name="Picture"/>
+                          <pic:cNvPr id="128531374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39108,57 +39108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88600207" name="Picture">
+                  <wp:docPr id="349915702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88600207" name="Picture"/>
+                          <pic:cNvPr id="349915702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40431,57 +40431,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085886978" name="Picture">
+                  <wp:docPr id="1244835678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085886978" name="Picture"/>
+                          <pic:cNvPr id="1244835678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41066,57 +41066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180546705" name="Picture">
+                  <wp:docPr id="74893012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180546705" name="Picture"/>
+                          <pic:cNvPr id="74893012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21511284" name="Picture">
+                  <wp:docPr id="1434200613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21511284" name="Picture"/>
+                          <pic:cNvPr id="1434200613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41551,57 +41551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697385853" name="Picture">
+                  <wp:docPr id="233760952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697385853" name="Picture"/>
+                          <pic:cNvPr id="233760952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>