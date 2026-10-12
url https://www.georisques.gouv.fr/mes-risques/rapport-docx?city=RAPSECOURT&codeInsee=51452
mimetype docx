--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061678614" name="Picture">
+                  <wp:docPr id="89266733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061678614" name="Picture"/>
+                          <pic:cNvPr id="89266733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011825077" name="Picture">
+                  <wp:docPr id="1945380706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011825077" name="Picture"/>
+                          <pic:cNvPr id="1945380706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="999662373" name="Picture">
+                        <wp:docPr id="1682481056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="999662373" name="Picture"/>
+                                <pic:cNvPr id="1682481056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807824459" name="Picture">
+                  <wp:docPr id="1021433228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807824459" name="Picture"/>
+                          <pic:cNvPr id="1021433228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527827630" name="Picture">
+                  <wp:docPr id="1543290390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527827630" name="Picture"/>
+                          <pic:cNvPr id="1543290390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452557069" name="Picture">
+                  <wp:docPr id="463344470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452557069" name="Picture"/>
+                          <pic:cNvPr id="463344470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266348852" name="Picture">
+                  <wp:docPr id="1802037627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266348852" name="Picture"/>
+                          <pic:cNvPr id="1802037627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896071616" name="Picture">
+                  <wp:docPr id="378459112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896071616" name="Picture"/>
+                          <pic:cNvPr id="378459112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217797909" name="Picture">
+                        <wp:docPr id="1267092689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217797909" name="Picture"/>
+                                <pic:cNvPr id="1267092689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119488173" name="Picture">
+                        <wp:docPr id="1084048689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119488173" name="Picture"/>
+                                <pic:cNvPr id="1084048689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="823142783" name="Picture">
+                        <wp:docPr id="1816889526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="823142783" name="Picture"/>
+                                <pic:cNvPr id="1816889526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2044214563" name="Picture">
+                        <wp:docPr id="792723532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2044214563" name="Picture"/>
+                                <pic:cNvPr id="792723532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491392568" name="Picture">
+                        <wp:docPr id="1026178137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491392568" name="Picture"/>
+                                <pic:cNvPr id="1026178137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532380043" name="Picture">
+                        <wp:docPr id="696319197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532380043" name="Picture"/>
+                                <pic:cNvPr id="696319197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435570797" name="Picture">
+                        <wp:docPr id="1664841483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435570797" name="Picture"/>
+                                <pic:cNvPr id="1664841483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349151994" name="Picture">
+                        <wp:docPr id="2133164357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349151994" name="Picture"/>
+                                <pic:cNvPr id="2133164357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5679296" name="Picture">
+                        <wp:docPr id="1248845449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5679296" name="Picture"/>
+                                <pic:cNvPr id="1248845449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898708957" name="Picture">
+                        <wp:docPr id="281720871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898708957" name="Picture"/>
+                                <pic:cNvPr id="281720871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1779255346" name="Picture">
+                        <wp:docPr id="1981181188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1779255346" name="Picture"/>
+                                <pic:cNvPr id="1981181188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="853158977" name="Picture">
+                        <wp:docPr id="2029501017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="853158977" name="Picture"/>
+                                <pic:cNvPr id="2029501017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619340059" name="Picture">
+                        <wp:docPr id="462466875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619340059" name="Picture"/>
+                                <pic:cNvPr id="462466875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865905545" name="Picture">
+                        <wp:docPr id="1433748162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865905545" name="Picture"/>
+                                <pic:cNvPr id="1433748162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768111220" name="Picture">
+                        <wp:docPr id="1054556185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768111220" name="Picture"/>
+                                <pic:cNvPr id="1054556185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518809853" name="Picture">
+                  <wp:docPr id="1114083514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518809853" name="Picture"/>
+                          <pic:cNvPr id="1114083514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654619098" name="Picture">
+                  <wp:docPr id="640493493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654619098" name="Picture"/>
+                          <pic:cNvPr id="640493493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703638555" name="Picture">
+                  <wp:docPr id="215481025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703638555" name="Picture"/>
+                          <pic:cNvPr id="215481025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727758963" name="Picture">
+                  <wp:docPr id="963359155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727758963" name="Picture"/>
+                          <pic:cNvPr id="963359155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586654625" name="Picture">
+                  <wp:docPr id="1967679642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586654625" name="Picture"/>
+                          <pic:cNvPr id="1967679642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127385986" name="Picture">
+                  <wp:docPr id="2039653869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127385986" name="Picture"/>
+                          <pic:cNvPr id="2039653869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1190953939" name="Picture">
+                        <wp:docPr id="1476111638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1190953939" name="Picture"/>
+                                <pic:cNvPr id="1476111638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839037785" name="Picture">
+                  <wp:docPr id="807938812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839037785" name="Picture"/>
+                          <pic:cNvPr id="807938812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875812943" name="Picture">
+                  <wp:docPr id="1658738170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875812943" name="Picture"/>
+                          <pic:cNvPr id="1658738170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292781182" name="Picture">
+                  <wp:docPr id="1749534634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292781182" name="Picture"/>
+                          <pic:cNvPr id="1749534634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912219019" name="Picture">
+                  <wp:docPr id="1117163372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912219019" name="Picture"/>
+                          <pic:cNvPr id="1117163372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587678001" name="Picture">
+                  <wp:docPr id="53210827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587678001" name="Picture"/>
+                          <pic:cNvPr id="53210827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005245935" name="Picture">
+                  <wp:docPr id="1711921249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005245935" name="Picture"/>
+                          <pic:cNvPr id="1711921249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329224804" name="Picture">
+                        <wp:docPr id="186402734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329224804" name="Picture"/>
+                                <pic:cNvPr id="186402734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621387825" name="Picture">
+                  <wp:docPr id="911399428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621387825" name="Picture"/>
+                          <pic:cNvPr id="911399428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266189175" name="Picture">
+                  <wp:docPr id="1839134245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266189175" name="Picture"/>
+                          <pic:cNvPr id="1839134245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690177467" name="Picture">
+                  <wp:docPr id="37178265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690177467" name="Picture"/>
+                          <pic:cNvPr id="37178265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305606932" name="Picture">
+                  <wp:docPr id="664175454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305606932" name="Picture"/>
+                          <pic:cNvPr id="664175454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983929454" name="Picture">
+                  <wp:docPr id="1546139518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983929454" name="Picture"/>
+                          <pic:cNvPr id="1546139518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316808737" name="Picture">
+                  <wp:docPr id="1604630661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316808737" name="Picture"/>
+                          <pic:cNvPr id="1604630661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="275206670" name="Picture">
+                        <wp:docPr id="1833150456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="275206670" name="Picture"/>
+                                <pic:cNvPr id="1833150456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445953118" name="Picture">
+                  <wp:docPr id="1079305304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445953118" name="Picture"/>
+                          <pic:cNvPr id="1079305304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718141062" name="Picture">
+                  <wp:docPr id="1601426576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718141062" name="Picture"/>
+                          <pic:cNvPr id="1601426576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058547" name="Picture">
+                  <wp:docPr id="796902625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058547" name="Picture"/>
+                          <pic:cNvPr id="796902625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592642810" name="Picture">
+                  <wp:docPr id="1413012284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592642810" name="Picture"/>
+                          <pic:cNvPr id="1413012284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466712679" name="Picture">
+                  <wp:docPr id="355357311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466712679" name="Picture"/>
+                          <pic:cNvPr id="355357311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444064336" name="Picture">
+                  <wp:docPr id="1151849719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444064336" name="Picture"/>
+                          <pic:cNvPr id="1151849719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254052493" name="Picture">
+                  <wp:docPr id="1316381547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254052493" name="Picture"/>
+                          <pic:cNvPr id="1316381547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447503916" name="Picture">
+                  <wp:docPr id="297152006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447503916" name="Picture"/>
+                          <pic:cNvPr id="297152006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699821620" name="Picture">
+                  <wp:docPr id="905425723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699821620" name="Picture"/>
+                          <pic:cNvPr id="905425723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203745744" name="Picture">
+                        <wp:docPr id="1781180417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203745744" name="Picture"/>
+                                <pic:cNvPr id="1781180417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575133917" name="Picture">
+                  <wp:docPr id="1657581588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575133917" name="Picture"/>
+                          <pic:cNvPr id="1657581588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351859449" name="Picture">
+                  <wp:docPr id="2083472469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351859449" name="Picture"/>
+                          <pic:cNvPr id="2083472469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437096325" name="Picture">
+                  <wp:docPr id="1828993341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437096325" name="Picture"/>
+                          <pic:cNvPr id="1828993341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378028160" name="Picture">
+                  <wp:docPr id="1122854966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378028160" name="Picture"/>
+                          <pic:cNvPr id="1122854966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097696336" name="Picture">
+                  <wp:docPr id="113629555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097696336" name="Picture"/>
+                          <pic:cNvPr id="113629555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208351714" name="Picture">
+                  <wp:docPr id="1859879498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208351714" name="Picture"/>
+                          <pic:cNvPr id="1859879498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1394624836" name="Picture">
+                        <wp:docPr id="1561792790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1394624836" name="Picture"/>
+                                <pic:cNvPr id="1561792790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874340905" name="Picture">
+                  <wp:docPr id="1869349164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874340905" name="Picture"/>
+                          <pic:cNvPr id="1869349164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827657477" name="Picture">
+                  <wp:docPr id="1195130042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827657477" name="Picture"/>
+                          <pic:cNvPr id="1195130042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004094914" name="Picture">
+                  <wp:docPr id="1081832294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004094914" name="Picture"/>
+                          <pic:cNvPr id="1081832294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>