--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905480165" name="Picture">
+                  <wp:docPr id="232546196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905480165" name="Picture"/>
+                          <pic:cNvPr id="232546196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799321915" name="Picture">
+                  <wp:docPr id="1873977182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799321915" name="Picture"/>
+                          <pic:cNvPr id="1873977182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487726752" name="Picture">
+                        <wp:docPr id="275022707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487726752" name="Picture"/>
+                                <pic:cNvPr id="275022707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968061604" name="Picture">
+                  <wp:docPr id="611306810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968061604" name="Picture"/>
+                          <pic:cNvPr id="611306810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248616227" name="Picture">
+                  <wp:docPr id="1313739234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248616227" name="Picture"/>
+                          <pic:cNvPr id="1313739234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500163673" name="Picture">
+                  <wp:docPr id="1246715744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500163673" name="Picture"/>
+                          <pic:cNvPr id="1246715744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030247290" name="Picture">
+                  <wp:docPr id="1619417416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030247290" name="Picture"/>
+                          <pic:cNvPr id="1619417416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199814503" name="Picture">
+                  <wp:docPr id="1971698078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199814503" name="Picture"/>
+                          <pic:cNvPr id="1971698078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683324846" name="Picture">
+                        <wp:docPr id="1589069118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683324846" name="Picture"/>
+                                <pic:cNvPr id="1589069118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614092337" name="Picture">
+                        <wp:docPr id="328838873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614092337" name="Picture"/>
+                                <pic:cNvPr id="328838873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2014816474" name="Picture">
+                        <wp:docPr id="1270518605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2014816474" name="Picture"/>
+                                <pic:cNvPr id="1270518605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132396154" name="Picture">
+                        <wp:docPr id="716460790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132396154" name="Picture"/>
+                                <pic:cNvPr id="716460790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459634341" name="Picture">
+                        <wp:docPr id="1357357965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459634341" name="Picture"/>
+                                <pic:cNvPr id="1357357965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782441455" name="Picture">
+                        <wp:docPr id="1146797416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782441455" name="Picture"/>
+                                <pic:cNvPr id="1146797416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="620532248" name="Picture">
+                        <wp:docPr id="1389639076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="620532248" name="Picture"/>
+                                <pic:cNvPr id="1389639076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1400908593" name="Picture">
+                        <wp:docPr id="1644792735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1400908593" name="Picture"/>
+                                <pic:cNvPr id="1644792735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866083602" name="Picture">
+                        <wp:docPr id="975674492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866083602" name="Picture"/>
+                                <pic:cNvPr id="975674492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751091517" name="Picture">
+                        <wp:docPr id="176047672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751091517" name="Picture"/>
+                                <pic:cNvPr id="176047672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508087774" name="Picture">
+                        <wp:docPr id="815603161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508087774" name="Picture"/>
+                                <pic:cNvPr id="815603161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1334815184" name="Picture">
+                        <wp:docPr id="620179473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1334815184" name="Picture"/>
+                                <pic:cNvPr id="620179473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568464369" name="Picture">
+                  <wp:docPr id="286392357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568464369" name="Picture"/>
+                          <pic:cNvPr id="286392357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866952969" name="Picture">
+                  <wp:docPr id="572242080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866952969" name="Picture"/>
+                          <pic:cNvPr id="572242080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547585039" name="Picture">
+                  <wp:docPr id="1050855765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547585039" name="Picture"/>
+                          <pic:cNvPr id="1050855765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119358533" name="Picture">
+                  <wp:docPr id="752290919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119358533" name="Picture"/>
+                          <pic:cNvPr id="752290919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994377721" name="Picture">
+                  <wp:docPr id="1450042429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994377721" name="Picture"/>
+                          <pic:cNvPr id="1450042429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790857663" name="Picture">
+                  <wp:docPr id="1305123349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790857663" name="Picture"/>
+                          <pic:cNvPr id="1305123349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="895943887" name="Picture">
+                        <wp:docPr id="1241049560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="895943887" name="Picture"/>
+                                <pic:cNvPr id="1241049560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899705643" name="Picture">
+                  <wp:docPr id="1229556529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899705643" name="Picture"/>
+                          <pic:cNvPr id="1229556529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219253327" name="Picture">
+                  <wp:docPr id="615919318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219253327" name="Picture"/>
+                          <pic:cNvPr id="615919318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172332777" name="Picture">
+                  <wp:docPr id="713995697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172332777" name="Picture"/>
+                          <pic:cNvPr id="713995697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649621968" name="Picture">
+                  <wp:docPr id="55767548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649621968" name="Picture"/>
+                          <pic:cNvPr id="55767548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097948584" name="Picture">
+                  <wp:docPr id="129232072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097948584" name="Picture"/>
+                          <pic:cNvPr id="129232072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174180875" name="Picture">
+                  <wp:docPr id="1470403801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174180875" name="Picture"/>
+                          <pic:cNvPr id="1470403801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1298794885" name="Picture">
+                        <wp:docPr id="885380825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1298794885" name="Picture"/>
+                                <pic:cNvPr id="885380825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041211816" name="Picture">
+                        <wp:docPr id="711097238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041211816" name="Picture"/>
+                                <pic:cNvPr id="711097238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590651853" name="Picture">
+                  <wp:docPr id="806028061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590651853" name="Picture"/>
+                          <pic:cNvPr id="806028061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421078743" name="Picture">
+                  <wp:docPr id="351684203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421078743" name="Picture"/>
+                          <pic:cNvPr id="351684203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826629295" name="Picture">
+                  <wp:docPr id="1502686700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826629295" name="Picture"/>
+                          <pic:cNvPr id="1502686700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935713145" name="Picture">
+                  <wp:docPr id="746095987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935713145" name="Picture"/>
+                          <pic:cNvPr id="746095987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44900285" name="Picture">
+                  <wp:docPr id="1819507045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44900285" name="Picture"/>
+                          <pic:cNvPr id="1819507045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481663565" name="Picture">
+                  <wp:docPr id="111420598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481663565" name="Picture"/>
+                          <pic:cNvPr id="111420598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850631279" name="Picture">
+                        <wp:docPr id="1159519427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850631279" name="Picture"/>
+                                <pic:cNvPr id="1159519427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763369592" name="Picture">
+                  <wp:docPr id="1656410434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763369592" name="Picture"/>
+                          <pic:cNvPr id="1656410434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223671798" name="Picture">
+                  <wp:docPr id="1301590334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223671798" name="Picture"/>
+                          <pic:cNvPr id="1301590334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093312607" name="Picture">
+                  <wp:docPr id="1802455245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093312607" name="Picture"/>
+                          <pic:cNvPr id="1802455245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566487869" name="Picture">
+                  <wp:docPr id="2121266165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566487869" name="Picture"/>
+                          <pic:cNvPr id="2121266165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529225653" name="Picture">
+                  <wp:docPr id="1201574274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529225653" name="Picture"/>
+                          <pic:cNvPr id="1201574274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515339551" name="Picture">
+                  <wp:docPr id="917300397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515339551" name="Picture"/>
+                          <pic:cNvPr id="917300397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="273526164" name="Picture">
+                        <wp:docPr id="822318083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="273526164" name="Picture"/>
+                                <pic:cNvPr id="822318083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897006863" name="Picture">
+                  <wp:docPr id="1624999682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897006863" name="Picture"/>
+                          <pic:cNvPr id="1624999682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261515925" name="Picture">
+                  <wp:docPr id="246625483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261515925" name="Picture"/>
+                          <pic:cNvPr id="246625483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880612322" name="Picture">
+                  <wp:docPr id="1846465272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880612322" name="Picture"/>
+                          <pic:cNvPr id="1846465272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>