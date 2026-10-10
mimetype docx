--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581577545" name="Picture">
+                  <wp:docPr id="344794452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581577545" name="Picture"/>
+                          <pic:cNvPr id="344794452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778472836" name="Picture">
+                  <wp:docPr id="596095733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778472836" name="Picture"/>
+                          <pic:cNvPr id="596095733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2045028999" name="Picture">
+                        <wp:docPr id="1431820740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2045028999" name="Picture"/>
+                                <pic:cNvPr id="1431820740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165669544" name="Picture">
+                  <wp:docPr id="1065989989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165669544" name="Picture"/>
+                          <pic:cNvPr id="1065989989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189149296" name="Picture">
+                  <wp:docPr id="1087784298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189149296" name="Picture"/>
+                          <pic:cNvPr id="1087784298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140921716" name="Picture">
+                  <wp:docPr id="1840171117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140921716" name="Picture"/>
+                          <pic:cNvPr id="1840171117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031049330" name="Picture">
+                  <wp:docPr id="1058356828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031049330" name="Picture"/>
+                          <pic:cNvPr id="1058356828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595592363" name="Picture">
+                  <wp:docPr id="1107979898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595592363" name="Picture"/>
+                          <pic:cNvPr id="1107979898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706499462" name="Picture">
+                        <wp:docPr id="1320125434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706499462" name="Picture"/>
+                                <pic:cNvPr id="1320125434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409529303" name="Picture">
+                        <wp:docPr id="412105074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409529303" name="Picture"/>
+                                <pic:cNvPr id="412105074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1136380555" name="Picture">
+                        <wp:docPr id="1762554226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1136380555" name="Picture"/>
+                                <pic:cNvPr id="1762554226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1545027058" name="Picture">
+                        <wp:docPr id="377690626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1545027058" name="Picture"/>
+                                <pic:cNvPr id="377690626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503531178" name="Picture">
+                        <wp:docPr id="920440654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503531178" name="Picture"/>
+                                <pic:cNvPr id="920440654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="895163393" name="Picture">
+                        <wp:docPr id="1340395765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="895163393" name="Picture"/>
+                                <pic:cNvPr id="1340395765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579789722" name="Picture">
+                        <wp:docPr id="2089356286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579789722" name="Picture"/>
+                                <pic:cNvPr id="2089356286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223584665" name="Picture">
+                        <wp:docPr id="788076944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223584665" name="Picture"/>
+                                <pic:cNvPr id="788076944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634485137" name="Picture">
+                        <wp:docPr id="2010141035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634485137" name="Picture"/>
+                                <pic:cNvPr id="2010141035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1226545206" name="Picture">
+                        <wp:docPr id="334831564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1226545206" name="Picture"/>
+                                <pic:cNvPr id="334831564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1997168114" name="Picture">
+                        <wp:docPr id="843916979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1997168114" name="Picture"/>
+                                <pic:cNvPr id="843916979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393957978" name="Picture">
+                        <wp:docPr id="174911754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393957978" name="Picture"/>
+                                <pic:cNvPr id="174911754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849915619" name="Picture">
+                        <wp:docPr id="578585062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849915619" name="Picture"/>
+                                <pic:cNvPr id="578585062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="616682181" name="Picture">
+                        <wp:docPr id="1308859357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="616682181" name="Picture"/>
+                                <pic:cNvPr id="1308859357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149305530" name="Picture">
+                        <wp:docPr id="208768424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149305530" name="Picture"/>
+                                <pic:cNvPr id="208768424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810272398" name="Picture">
+                  <wp:docPr id="744009811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810272398" name="Picture"/>
+                          <pic:cNvPr id="744009811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837475334" name="Picture">
+                  <wp:docPr id="887328534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837475334" name="Picture"/>
+                          <pic:cNvPr id="887328534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950104780" name="Picture">
+                  <wp:docPr id="79006670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950104780" name="Picture"/>
+                          <pic:cNvPr id="79006670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504654887" name="Picture">
+                  <wp:docPr id="792051479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504654887" name="Picture"/>
+                          <pic:cNvPr id="792051479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414592834" name="Picture">
+                  <wp:docPr id="788440188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414592834" name="Picture"/>
+                          <pic:cNvPr id="788440188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756828925" name="Picture">
+                  <wp:docPr id="404142926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756828925" name="Picture"/>
+                          <pic:cNvPr id="404142926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155208765" name="Picture">
+                        <wp:docPr id="1708994214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155208765" name="Picture"/>
+                                <pic:cNvPr id="1708994214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585905587" name="Picture">
+                  <wp:docPr id="1083624059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585905587" name="Picture"/>
+                          <pic:cNvPr id="1083624059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500394731" name="Picture">
+                  <wp:docPr id="1920663276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500394731" name="Picture"/>
+                          <pic:cNvPr id="1920663276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388624479" name="Picture">
+                  <wp:docPr id="2120107547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388624479" name="Picture"/>
+                          <pic:cNvPr id="2120107547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317798590" name="Picture">
+                  <wp:docPr id="1128507616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317798590" name="Picture"/>
+                          <pic:cNvPr id="1128507616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124188600" name="Picture">
+                  <wp:docPr id="716496269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124188600" name="Picture"/>
+                          <pic:cNvPr id="716496269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007056932" name="Picture">
+                  <wp:docPr id="543987265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007056932" name="Picture"/>
+                          <pic:cNvPr id="543987265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="732677065" name="Picture">
+                        <wp:docPr id="480188538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="732677065" name="Picture"/>
+                                <pic:cNvPr id="480188538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="387545761" name="Picture">
+                        <wp:docPr id="1531240422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="387545761" name="Picture"/>
+                                <pic:cNvPr id="1531240422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416995561" name="Picture">
+                  <wp:docPr id="1555131214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416995561" name="Picture"/>
+                          <pic:cNvPr id="1555131214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151672584" name="Picture">
+                  <wp:docPr id="851685924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151672584" name="Picture"/>
+                          <pic:cNvPr id="851685924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149482767" name="Picture">
+                  <wp:docPr id="1966636394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149482767" name="Picture"/>
+                          <pic:cNvPr id="1966636394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163541703" name="Picture">
+                  <wp:docPr id="2045935796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163541703" name="Picture"/>
+                          <pic:cNvPr id="2045935796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790661012" name="Picture">
+                  <wp:docPr id="441104645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790661012" name="Picture"/>
+                          <pic:cNvPr id="441104645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697388238" name="Picture">
+                  <wp:docPr id="1301845079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697388238" name="Picture"/>
+                          <pic:cNvPr id="1301845079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018106197" name="Picture">
+                        <wp:docPr id="1932731986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018106197" name="Picture"/>
+                                <pic:cNvPr id="1932731986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32546,57 +32546,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783456631" name="Picture">
+                  <wp:docPr id="1418201441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783456631" name="Picture"/>
+                          <pic:cNvPr id="1418201441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32617,57 +32617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019594156" name="Picture">
+                  <wp:docPr id="1593283418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019594156" name="Picture"/>
+                          <pic:cNvPr id="1593283418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33085,57 +33085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015094348" name="Picture">
+                  <wp:docPr id="882650976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015094348" name="Picture"/>
+                          <pic:cNvPr id="882650976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34244,57 +34244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941562387" name="Picture">
+                  <wp:docPr id="1539495528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941562387" name="Picture"/>
+                          <pic:cNvPr id="1539495528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34333,57 +34333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149173587" name="Picture">
+                  <wp:docPr id="961405705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149173587" name="Picture"/>
+                          <pic:cNvPr id="961405705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34977,57 +34977,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890187500" name="Picture">
+                  <wp:docPr id="1820273775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890187500" name="Picture"/>
+                          <pic:cNvPr id="1820273775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35975,57 +35975,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687633050" name="Picture">
+                  <wp:docPr id="513745631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687633050" name="Picture"/>
+                          <pic:cNvPr id="513745631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36078,57 +36078,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452574082" name="Picture">
+                  <wp:docPr id="1894853753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452574082" name="Picture"/>
+                          <pic:cNvPr id="1894853753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37455,57 +37455,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106399203" name="Picture">
+                  <wp:docPr id="1798181921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106399203" name="Picture"/>
+                          <pic:cNvPr id="1798181921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38598,57 +38598,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="882593691" name="Picture">
+                        <wp:docPr id="169029904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="882593691" name="Picture"/>
+                                <pic:cNvPr id="169029904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39959,57 +39959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249146486" name="Picture">
+                  <wp:docPr id="294101871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249146486" name="Picture"/>
+                          <pic:cNvPr id="294101871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40048,57 +40048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396147163" name="Picture">
+                  <wp:docPr id="671431969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396147163" name="Picture"/>
+                          <pic:cNvPr id="671431969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40692,57 +40692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431232230" name="Picture">
+                  <wp:docPr id="988694955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431232230" name="Picture"/>
+                          <pic:cNvPr id="988694955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41690,57 +41690,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795292536" name="Picture">
+                  <wp:docPr id="1452170317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795292536" name="Picture"/>
+                          <pic:cNvPr id="1452170317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41793,57 +41793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445107304" name="Picture">
+                  <wp:docPr id="1999983497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445107304" name="Picture"/>
+                          <pic:cNvPr id="1999983497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43170,57 +43170,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873513710" name="Picture">
+                  <wp:docPr id="1371182381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873513710" name="Picture"/>
+                          <pic:cNvPr id="1371182381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44313,57 +44313,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="748104211" name="Picture">
+                        <wp:docPr id="1167013507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="748104211" name="Picture"/>
+                                <pic:cNvPr id="1167013507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45534,57 +45534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535302035" name="Picture">
+                  <wp:docPr id="1075433698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535302035" name="Picture"/>
+                          <pic:cNvPr id="1075433698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45605,57 +45605,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951317813" name="Picture">
+                  <wp:docPr id="1028032260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951317813" name="Picture"/>
+                          <pic:cNvPr id="1028032260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46019,57 +46019,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879741235" name="Picture">
+                  <wp:docPr id="213031250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879741235" name="Picture"/>
+                          <pic:cNvPr id="213031250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>