--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257069785" name="Picture">
+                  <wp:docPr id="390543301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257069785" name="Picture"/>
+                          <pic:cNvPr id="390543301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98539234" name="Picture">
+                  <wp:docPr id="847353212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98539234" name="Picture"/>
+                          <pic:cNvPr id="847353212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1861466951" name="Picture">
+                        <wp:docPr id="143815074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1861466951" name="Picture"/>
+                                <pic:cNvPr id="143815074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497390881" name="Picture">
+                  <wp:docPr id="818751785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497390881" name="Picture"/>
+                          <pic:cNvPr id="818751785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920274785" name="Picture">
+                  <wp:docPr id="1903813616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920274785" name="Picture"/>
+                          <pic:cNvPr id="1903813616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105619000" name="Picture">
+                  <wp:docPr id="1960528259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105619000" name="Picture"/>
+                          <pic:cNvPr id="1960528259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668323832" name="Picture">
+                  <wp:docPr id="993556871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668323832" name="Picture"/>
+                          <pic:cNvPr id="993556871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259744004" name="Picture">
+                  <wp:docPr id="311074653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259744004" name="Picture"/>
+                          <pic:cNvPr id="311074653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662614779" name="Picture">
+                        <wp:docPr id="1062202709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662614779" name="Picture"/>
+                                <pic:cNvPr id="1062202709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129577576" name="Picture">
+                        <wp:docPr id="896631311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129577576" name="Picture"/>
+                                <pic:cNvPr id="896631311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74941244" name="Picture">
+                        <wp:docPr id="509690310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74941244" name="Picture"/>
+                                <pic:cNvPr id="509690310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092453006" name="Picture">
+                        <wp:docPr id="257848217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092453006" name="Picture"/>
+                                <pic:cNvPr id="257848217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2043402409" name="Picture">
+                        <wp:docPr id="1472418389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2043402409" name="Picture"/>
+                                <pic:cNvPr id="1472418389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253543430" name="Picture">
+                        <wp:docPr id="953424319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253543430" name="Picture"/>
+                                <pic:cNvPr id="953424319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303127248" name="Picture">
+                        <wp:docPr id="1568979776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303127248" name="Picture"/>
+                                <pic:cNvPr id="1568979776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1603064163" name="Picture">
+                        <wp:docPr id="442105877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1603064163" name="Picture"/>
+                                <pic:cNvPr id="442105877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059599341" name="Picture">
+                        <wp:docPr id="1450325226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059599341" name="Picture"/>
+                                <pic:cNvPr id="1450325226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419601270" name="Picture">
+                        <wp:docPr id="217803221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419601270" name="Picture"/>
+                                <pic:cNvPr id="217803221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="231202295" name="Picture">
+                        <wp:docPr id="711135054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="231202295" name="Picture"/>
+                                <pic:cNvPr id="711135054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544000900" name="Picture">
+                        <wp:docPr id="322746057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544000900" name="Picture"/>
+                                <pic:cNvPr id="322746057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="735784346" name="Picture">
+                        <wp:docPr id="841632747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="735784346" name="Picture"/>
+                                <pic:cNvPr id="841632747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="585510266" name="Picture">
+                        <wp:docPr id="264575483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="585510266" name="Picture"/>
+                                <pic:cNvPr id="264575483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040366691" name="Picture">
+                        <wp:docPr id="297483440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040366691" name="Picture"/>
+                                <pic:cNvPr id="297483440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245673243" name="Picture">
+                  <wp:docPr id="383156451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245673243" name="Picture"/>
+                          <pic:cNvPr id="383156451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145714611" name="Picture">
+                  <wp:docPr id="1677059082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145714611" name="Picture"/>
+                          <pic:cNvPr id="1677059082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401124474" name="Picture">
+                  <wp:docPr id="1776704972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401124474" name="Picture"/>
+                          <pic:cNvPr id="1776704972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044409808" name="Picture">
+                  <wp:docPr id="1362594948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044409808" name="Picture"/>
+                          <pic:cNvPr id="1362594948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909438560" name="Picture">
+                  <wp:docPr id="121990410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909438560" name="Picture"/>
+                          <pic:cNvPr id="121990410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94478276" name="Picture">
+                  <wp:docPr id="1713416400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94478276" name="Picture"/>
+                          <pic:cNvPr id="1713416400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2147297748" name="Picture">
+                        <wp:docPr id="1892478449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2147297748" name="Picture"/>
+                                <pic:cNvPr id="1892478449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099880835" name="Picture">
+                  <wp:docPr id="965716559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099880835" name="Picture"/>
+                          <pic:cNvPr id="965716559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737296537" name="Picture">
+                  <wp:docPr id="783962822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737296537" name="Picture"/>
+                          <pic:cNvPr id="783962822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029140410" name="Picture">
+                  <wp:docPr id="957251973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029140410" name="Picture"/>
+                          <pic:cNvPr id="957251973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843885596" name="Picture">
+                  <wp:docPr id="2077495369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843885596" name="Picture"/>
+                          <pic:cNvPr id="2077495369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696689861" name="Picture">
+                  <wp:docPr id="1733298315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696689861" name="Picture"/>
+                          <pic:cNvPr id="1733298315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425967079" name="Picture">
+                  <wp:docPr id="549915686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425967079" name="Picture"/>
+                          <pic:cNvPr id="549915686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23069,51 +23069,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1880"/>
+          <w:trHeight w:hRule="atLeast" w:val="1100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791345624" name="Picture">
+                        <wp:docPr id="2065910061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791345624" name="Picture"/>
+                                <pic:cNvPr id="2065910061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23627,51 +23627,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="980"/>
+                <w:trHeight w:hRule="atLeast" w:val="200"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -23697,58 +23697,50 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Séisme</w:t>
-                    <w:br/>
-[...6 lines deleted...]
-                    <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -24352,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700760436" name="Picture">
+                        <wp:docPr id="253445681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700760436" name="Picture"/>
+                                <pic:cNvPr id="253445681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24972,51 +24964,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2080"/>
+          <w:trHeight w:hRule="exact" w:val="2860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -25771,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135620985" name="Picture">
+                  <wp:docPr id="1161738304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135620985" name="Picture"/>
+                          <pic:cNvPr id="1161738304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25860,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420260768" name="Picture">
+                  <wp:docPr id="1844324783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420260768" name="Picture"/>
+                          <pic:cNvPr id="1844324783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26549,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014678762" name="Picture">
+                  <wp:docPr id="1875467311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014678762" name="Picture"/>
+                          <pic:cNvPr id="1875467311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27637,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727326943" name="Picture">
+                  <wp:docPr id="1645670669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727326943" name="Picture"/>
+                          <pic:cNvPr id="1645670669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27740,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289268108" name="Picture">
+                  <wp:docPr id="1360412681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289268108" name="Picture"/>
+                          <pic:cNvPr id="1360412681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29213,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996981025" name="Picture">
+                  <wp:docPr id="624989707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996981025" name="Picture"/>
+                          <pic:cNvPr id="624989707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31929,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27967495" name="Picture">
+                  <wp:docPr id="2143775246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27967495" name="Picture"/>
+                          <pic:cNvPr id="2143775246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32018,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599198370" name="Picture">
+                  <wp:docPr id="1578523443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599198370" name="Picture"/>
+                          <pic:cNvPr id="1578523443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32662,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39651343" name="Picture">
+                  <wp:docPr id="883694799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39651343" name="Picture"/>
+                          <pic:cNvPr id="883694799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33660,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804300828" name="Picture">
+                  <wp:docPr id="1018488677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804300828" name="Picture"/>
+                          <pic:cNvPr id="1018488677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33763,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156278602" name="Picture">
+                  <wp:docPr id="1095983636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156278602" name="Picture"/>
+                          <pic:cNvPr id="1095983636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35140,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693774516" name="Picture">
+                  <wp:docPr id="1523437132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693774516" name="Picture"/>
+                          <pic:cNvPr id="1523437132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36283,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1166275387" name="Picture">
+                        <wp:docPr id="1953311944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1166275387" name="Picture"/>
+                                <pic:cNvPr id="1953311944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37644,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102881389" name="Picture">
+                  <wp:docPr id="1088824231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102881389" name="Picture"/>
+                          <pic:cNvPr id="1088824231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37733,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779161182" name="Picture">
+                  <wp:docPr id="1656132900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779161182" name="Picture"/>
+                          <pic:cNvPr id="1656132900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38377,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427487975" name="Picture">
+                  <wp:docPr id="599598672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427487975" name="Picture"/>
+                          <pic:cNvPr id="599598672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39375,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922713225" name="Picture">
+                  <wp:docPr id="927890415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922713225" name="Picture"/>
+                          <pic:cNvPr id="927890415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39478,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773045959" name="Picture">
+                  <wp:docPr id="382358272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773045959" name="Picture"/>
+                          <pic:cNvPr id="382358272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40855,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284780144" name="Picture">
+                  <wp:docPr id="1669954549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284780144" name="Picture"/>
+                          <pic:cNvPr id="1669954549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41998,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="82769171" name="Picture">
+                        <wp:docPr id="913579203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="82769171" name="Picture"/>
+                                <pic:cNvPr id="913579203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43269,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788263324" name="Picture">
+                  <wp:docPr id="79070935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788263324" name="Picture"/>
+                          <pic:cNvPr id="79070935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43349,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942757330" name="Picture">
+                  <wp:docPr id="1382170338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942757330" name="Picture"/>
+                          <pic:cNvPr id="1382170338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43828,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956826958" name="Picture">
+                  <wp:docPr id="911472986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956826958" name="Picture"/>
+                          <pic:cNvPr id="911472986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45423,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312670312" name="Picture">
+                  <wp:docPr id="1706598904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312670312" name="Picture"/>
+                          <pic:cNvPr id="1706598904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45494,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25384801" name="Picture">
+                  <wp:docPr id="653133443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25384801" name="Picture"/>
+                          <pic:cNvPr id="653133443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45908,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664688288" name="Picture">
+                  <wp:docPr id="266252845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664688288" name="Picture"/>
+                          <pic:cNvPr id="266252845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>