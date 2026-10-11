--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648135294" name="Picture">
+                  <wp:docPr id="1144432108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648135294" name="Picture"/>
+                          <pic:cNvPr id="1144432108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133239853" name="Picture">
+                  <wp:docPr id="1627197088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133239853" name="Picture"/>
+                          <pic:cNvPr id="1627197088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208259965" name="Picture">
+                        <wp:docPr id="367303514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208259965" name="Picture"/>
+                                <pic:cNvPr id="367303514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799895575" name="Picture">
+                  <wp:docPr id="1460799180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799895575" name="Picture"/>
+                          <pic:cNvPr id="1460799180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758673755" name="Picture">
+                  <wp:docPr id="716924619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758673755" name="Picture"/>
+                          <pic:cNvPr id="716924619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956721373" name="Picture">
+                  <wp:docPr id="1218495853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956721373" name="Picture"/>
+                          <pic:cNvPr id="1218495853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480869782" name="Picture">
+                  <wp:docPr id="871390502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480869782" name="Picture"/>
+                          <pic:cNvPr id="871390502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180373865" name="Picture">
+                  <wp:docPr id="1133109919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180373865" name="Picture"/>
+                          <pic:cNvPr id="1133109919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="853589691" name="Picture">
+                        <wp:docPr id="136786872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="853589691" name="Picture"/>
+                                <pic:cNvPr id="136786872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866645349" name="Picture">
+                        <wp:docPr id="587139188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866645349" name="Picture"/>
+                                <pic:cNvPr id="587139188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511923674" name="Picture">
+                        <wp:docPr id="576565197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511923674" name="Picture"/>
+                                <pic:cNvPr id="576565197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958826569" name="Picture">
+                        <wp:docPr id="1273233251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958826569" name="Picture"/>
+                                <pic:cNvPr id="1273233251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750829733" name="Picture">
+                        <wp:docPr id="1158272158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750829733" name="Picture"/>
+                                <pic:cNvPr id="1158272158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="326158158" name="Picture">
+                        <wp:docPr id="290759565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="326158158" name="Picture"/>
+                                <pic:cNvPr id="290759565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502562929" name="Picture">
+                        <wp:docPr id="2076999449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502562929" name="Picture"/>
+                                <pic:cNvPr id="2076999449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98538865" name="Picture">
+                        <wp:docPr id="1919799823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98538865" name="Picture"/>
+                                <pic:cNvPr id="1919799823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1991727098" name="Picture">
+                        <wp:docPr id="786793960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1991727098" name="Picture"/>
+                                <pic:cNvPr id="786793960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="347338647" name="Picture">
+                        <wp:docPr id="1965004968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="347338647" name="Picture"/>
+                                <pic:cNvPr id="1965004968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1922246801" name="Picture">
+                        <wp:docPr id="1730541247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1922246801" name="Picture"/>
+                                <pic:cNvPr id="1730541247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394556654" name="Picture">
+                        <wp:docPr id="501275964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394556654" name="Picture"/>
+                                <pic:cNvPr id="501275964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581910822" name="Picture">
+                        <wp:docPr id="928870015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581910822" name="Picture"/>
+                                <pic:cNvPr id="928870015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2080782268" name="Picture">
+                        <wp:docPr id="90289185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2080782268" name="Picture"/>
+                                <pic:cNvPr id="90289185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1928850967" name="Picture">
+                        <wp:docPr id="964620207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1928850967" name="Picture"/>
+                                <pic:cNvPr id="964620207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66198523" name="Picture">
+                  <wp:docPr id="857814468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66198523" name="Picture"/>
+                          <pic:cNvPr id="857814468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99464616" name="Picture">
+                  <wp:docPr id="822100514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99464616" name="Picture"/>
+                          <pic:cNvPr id="822100514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286993353" name="Picture">
+                  <wp:docPr id="1593139939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286993353" name="Picture"/>
+                          <pic:cNvPr id="1593139939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229742387" name="Picture">
+                  <wp:docPr id="13368606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229742387" name="Picture"/>
+                          <pic:cNvPr id="13368606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874868955" name="Picture">
+                  <wp:docPr id="1187589475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874868955" name="Picture"/>
+                          <pic:cNvPr id="1187589475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433616239" name="Picture">
+                  <wp:docPr id="712122655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433616239" name="Picture"/>
+                          <pic:cNvPr id="712122655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599374144" name="Picture">
+                        <wp:docPr id="1598179330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599374144" name="Picture"/>
+                                <pic:cNvPr id="1598179330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1238981347" name="Picture">
+                  <wp:docPr id="1764972788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1238981347" name="Picture"/>
+                          <pic:cNvPr id="1764972788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413790876" name="Picture">
+                  <wp:docPr id="36074645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413790876" name="Picture"/>
+                          <pic:cNvPr id="36074645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991519088" name="Picture">
+                  <wp:docPr id="1332297355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991519088" name="Picture"/>
+                          <pic:cNvPr id="1332297355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464753862" name="Picture">
+                  <wp:docPr id="329151506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464753862" name="Picture"/>
+                          <pic:cNvPr id="329151506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768074806" name="Picture">
+                  <wp:docPr id="2040949051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768074806" name="Picture"/>
+                          <pic:cNvPr id="2040949051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489206582" name="Picture">
+                  <wp:docPr id="1001424077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489206582" name="Picture"/>
+                          <pic:cNvPr id="1001424077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="75027995" name="Picture">
+                        <wp:docPr id="177558646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="75027995" name="Picture"/>
+                                <pic:cNvPr id="177558646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593618950" name="Picture">
+                  <wp:docPr id="211779892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593618950" name="Picture"/>
+                          <pic:cNvPr id="211779892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239392152" name="Picture">
+                  <wp:docPr id="1997037528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239392152" name="Picture"/>
+                          <pic:cNvPr id="1997037528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722234352" name="Picture">
+                  <wp:docPr id="1199851835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722234352" name="Picture"/>
+                          <pic:cNvPr id="1199851835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377337012" name="Picture">
+                  <wp:docPr id="58402895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377337012" name="Picture"/>
+                          <pic:cNvPr id="58402895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168278906" name="Picture">
+                  <wp:docPr id="601689656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168278906" name="Picture"/>
+                          <pic:cNvPr id="601689656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207678259" name="Picture">
+                  <wp:docPr id="578043945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207678259" name="Picture"/>
+                          <pic:cNvPr id="578043945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491229339" name="Picture">
+                        <wp:docPr id="956445754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491229339" name="Picture"/>
+                                <pic:cNvPr id="956445754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518552571" name="Picture">
+                  <wp:docPr id="1183093151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518552571" name="Picture"/>
+                          <pic:cNvPr id="1183093151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571467152" name="Picture">
+                  <wp:docPr id="1166108940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571467152" name="Picture"/>
+                          <pic:cNvPr id="1166108940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57506306" name="Picture">
+                  <wp:docPr id="1837770338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57506306" name="Picture"/>
+                          <pic:cNvPr id="1837770338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657250730" name="Picture">
+                  <wp:docPr id="1795214783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657250730" name="Picture"/>
+                          <pic:cNvPr id="1795214783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060622778" name="Picture">
+                  <wp:docPr id="629604570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060622778" name="Picture"/>
+                          <pic:cNvPr id="629604570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302470024" name="Picture">
+                  <wp:docPr id="427985726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302470024" name="Picture"/>
+                          <pic:cNvPr id="427985726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873651919" name="Picture">
+                  <wp:docPr id="22081907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873651919" name="Picture"/>
+                          <pic:cNvPr id="22081907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54233984" name="Picture">
+                  <wp:docPr id="1864548981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54233984" name="Picture"/>
+                          <pic:cNvPr id="1864548981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899460594" name="Picture">
+                  <wp:docPr id="65372030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899460594" name="Picture"/>
+                          <pic:cNvPr id="65372030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1518334460" name="Picture">
+                        <wp:docPr id="1388194952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1518334460" name="Picture"/>
+                                <pic:cNvPr id="1388194952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280860070" name="Picture">
+                  <wp:docPr id="2055780142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280860070" name="Picture"/>
+                          <pic:cNvPr id="2055780142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112460051" name="Picture">
+                  <wp:docPr id="1763080622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112460051" name="Picture"/>
+                          <pic:cNvPr id="1763080622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722936739" name="Picture">
+                  <wp:docPr id="1633487431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722936739" name="Picture"/>
+                          <pic:cNvPr id="1633487431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1291274162" name="Picture">
+                  <wp:docPr id="1240104730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1291274162" name="Picture"/>
+                          <pic:cNvPr id="1240104730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516326341" name="Picture">
+                  <wp:docPr id="1592534964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516326341" name="Picture"/>
+                          <pic:cNvPr id="1592534964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746967794" name="Picture">
+                  <wp:docPr id="1999936884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746967794" name="Picture"/>
+                          <pic:cNvPr id="1999936884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759508384" name="Picture">
+                        <wp:docPr id="1963329053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759508384" name="Picture"/>
+                                <pic:cNvPr id="1963329053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783609867" name="Picture">
+                  <wp:docPr id="638249716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783609867" name="Picture"/>
+                          <pic:cNvPr id="638249716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369683098" name="Picture">
+                  <wp:docPr id="946062425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369683098" name="Picture"/>
+                          <pic:cNvPr id="946062425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020490649" name="Picture">
+                  <wp:docPr id="379962413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020490649" name="Picture"/>
+                          <pic:cNvPr id="379962413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>