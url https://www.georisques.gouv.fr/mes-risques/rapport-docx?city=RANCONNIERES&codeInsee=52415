--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147528106" name="Picture">
+                  <wp:docPr id="793272207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147528106" name="Picture"/>
+                          <pic:cNvPr id="793272207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79409645" name="Picture">
+                  <wp:docPr id="1565513660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79409645" name="Picture"/>
+                          <pic:cNvPr id="1565513660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071025730" name="Picture">
+                        <wp:docPr id="2123281436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071025730" name="Picture"/>
+                                <pic:cNvPr id="2123281436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034471226" name="Picture">
+                  <wp:docPr id="210786978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034471226" name="Picture"/>
+                          <pic:cNvPr id="210786978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465222789" name="Picture">
+                  <wp:docPr id="1998626940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465222789" name="Picture"/>
+                          <pic:cNvPr id="1998626940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553314315" name="Picture">
+                  <wp:docPr id="915677381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553314315" name="Picture"/>
+                          <pic:cNvPr id="915677381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37757246" name="Picture">
+                  <wp:docPr id="1960227709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37757246" name="Picture"/>
+                          <pic:cNvPr id="1960227709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363787086" name="Picture">
+                  <wp:docPr id="1540322234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363787086" name="Picture"/>
+                          <pic:cNvPr id="1540322234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390214367" name="Picture">
+                        <wp:docPr id="200840158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390214367" name="Picture"/>
+                                <pic:cNvPr id="200840158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499451676" name="Picture">
+                        <wp:docPr id="1741578429" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499451676" name="Picture"/>
+                                <pic:cNvPr id="1741578429" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695410258" name="Picture">
+                        <wp:docPr id="264026541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695410258" name="Picture"/>
+                                <pic:cNvPr id="264026541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2007539751" name="Picture">
+                        <wp:docPr id="920989584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2007539751" name="Picture"/>
+                                <pic:cNvPr id="920989584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="479604446" name="Picture">
+                        <wp:docPr id="333138361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="479604446" name="Picture"/>
+                                <pic:cNvPr id="333138361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139320282" name="Picture">
+                        <wp:docPr id="1762127781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139320282" name="Picture"/>
+                                <pic:cNvPr id="1762127781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1273250133" name="Picture">
+                        <wp:docPr id="1902847066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1273250133" name="Picture"/>
+                                <pic:cNvPr id="1902847066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248616949" name="Picture">
+                        <wp:docPr id="1833172527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248616949" name="Picture"/>
+                                <pic:cNvPr id="1833172527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043778761" name="Picture">
+                        <wp:docPr id="832966945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043778761" name="Picture"/>
+                                <pic:cNvPr id="832966945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972660561" name="Picture">
+                        <wp:docPr id="2055188970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972660561" name="Picture"/>
+                                <pic:cNvPr id="2055188970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672248946" name="Picture">
+                        <wp:docPr id="172895562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672248946" name="Picture"/>
+                                <pic:cNvPr id="172895562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277656618" name="Picture">
+                        <wp:docPr id="909319550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277656618" name="Picture"/>
+                                <pic:cNvPr id="909319550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392082548" name="Picture">
+                        <wp:docPr id="768392819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392082548" name="Picture"/>
+                                <pic:cNvPr id="768392819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="829763510" name="Picture">
+                        <wp:docPr id="1793611022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="829763510" name="Picture"/>
+                                <pic:cNvPr id="1793611022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1727723107" name="Picture">
+                        <wp:docPr id="936102005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1727723107" name="Picture"/>
+                                <pic:cNvPr id="936102005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920026549" name="Picture">
+                        <wp:docPr id="885360392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920026549" name="Picture"/>
+                                <pic:cNvPr id="885360392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609165484" name="Picture">
+                        <wp:docPr id="2061531060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609165484" name="Picture"/>
+                                <pic:cNvPr id="2061531060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423733351" name="Picture">
+                        <wp:docPr id="128512787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423733351" name="Picture"/>
+                                <pic:cNvPr id="128512787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913434603" name="Picture">
+                  <wp:docPr id="1887404010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913434603" name="Picture"/>
+                          <pic:cNvPr id="1887404010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633575119" name="Picture">
+                  <wp:docPr id="409117755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633575119" name="Picture"/>
+                          <pic:cNvPr id="409117755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1098835007" name="Picture">
+                  <wp:docPr id="2051070594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1098835007" name="Picture"/>
+                          <pic:cNvPr id="2051070594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425454458" name="Picture">
+                  <wp:docPr id="1830734188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425454458" name="Picture"/>
+                          <pic:cNvPr id="1830734188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="18008449" name="Picture">
+                  <wp:docPr id="621678114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18008449" name="Picture"/>
+                          <pic:cNvPr id="621678114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008320393" name="Picture">
+                  <wp:docPr id="1039129036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008320393" name="Picture"/>
+                          <pic:cNvPr id="1039129036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1943361652" name="Picture">
+                        <wp:docPr id="1741582241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1943361652" name="Picture"/>
+                                <pic:cNvPr id="1741582241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582184133" name="Picture">
+                  <wp:docPr id="821590330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582184133" name="Picture"/>
+                          <pic:cNvPr id="821590330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594593546" name="Picture">
+                  <wp:docPr id="1239302484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594593546" name="Picture"/>
+                          <pic:cNvPr id="1239302484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050964968" name="Picture">
+                  <wp:docPr id="1568251049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050964968" name="Picture"/>
+                          <pic:cNvPr id="1568251049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789220446" name="Picture">
+                  <wp:docPr id="1341397043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789220446" name="Picture"/>
+                          <pic:cNvPr id="1341397043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446466362" name="Picture">
+                  <wp:docPr id="1282289449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446466362" name="Picture"/>
+                          <pic:cNvPr id="1282289449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031871250" name="Picture">
+                  <wp:docPr id="105374660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031871250" name="Picture"/>
+                          <pic:cNvPr id="105374660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697728516" name="Picture">
+                        <wp:docPr id="497427075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697728516" name="Picture"/>
+                                <pic:cNvPr id="497427075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348310587" name="Picture">
+                  <wp:docPr id="608615216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348310587" name="Picture"/>
+                          <pic:cNvPr id="608615216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134523656" name="Picture">
+                  <wp:docPr id="1181320956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134523656" name="Picture"/>
+                          <pic:cNvPr id="1181320956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283600313" name="Picture">
+                  <wp:docPr id="1445623819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283600313" name="Picture"/>
+                          <pic:cNvPr id="1445623819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694270108" name="Picture">
+                  <wp:docPr id="960207716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694270108" name="Picture"/>
+                          <pic:cNvPr id="960207716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228977447" name="Picture">
+                  <wp:docPr id="2073400771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228977447" name="Picture"/>
+                          <pic:cNvPr id="2073400771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524840432" name="Picture">
+                  <wp:docPr id="1487426214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524840432" name="Picture"/>
+                          <pic:cNvPr id="1487426214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339129572" name="Picture">
+                        <wp:docPr id="2063980086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339129572" name="Picture"/>
+                                <pic:cNvPr id="2063980086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329952515" name="Picture">
+                  <wp:docPr id="1629652626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329952515" name="Picture"/>
+                          <pic:cNvPr id="1629652626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673781079" name="Picture">
+                  <wp:docPr id="1236350540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673781079" name="Picture"/>
+                          <pic:cNvPr id="1236350540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584404986" name="Picture">
+                  <wp:docPr id="1618565684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584404986" name="Picture"/>
+                          <pic:cNvPr id="1618565684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386009614" name="Picture">
+                  <wp:docPr id="1534132064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386009614" name="Picture"/>
+                          <pic:cNvPr id="1534132064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874017878" name="Picture">
+                  <wp:docPr id="2141813027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874017878" name="Picture"/>
+                          <pic:cNvPr id="2141813027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277830259" name="Picture">
+                  <wp:docPr id="1131928520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277830259" name="Picture"/>
+                          <pic:cNvPr id="1131928520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735289679" name="Picture">
+                        <wp:docPr id="526836260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735289679" name="Picture"/>
+                                <pic:cNvPr id="526836260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054865517" name="Picture">
+                  <wp:docPr id="1655882651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054865517" name="Picture"/>
+                          <pic:cNvPr id="1655882651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064110133" name="Picture">
+                  <wp:docPr id="191859147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064110133" name="Picture"/>
+                          <pic:cNvPr id="191859147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696535672" name="Picture">
+                  <wp:docPr id="1281636039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696535672" name="Picture"/>
+                          <pic:cNvPr id="1281636039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091875393" name="Picture">
+                  <wp:docPr id="853417117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091875393" name="Picture"/>
+                          <pic:cNvPr id="853417117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881108047" name="Picture">
+                  <wp:docPr id="949393588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881108047" name="Picture"/>
+                          <pic:cNvPr id="949393588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808993420" name="Picture">
+                  <wp:docPr id="1002377479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808993420" name="Picture"/>
+                          <pic:cNvPr id="1002377479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464977258" name="Picture">
+                  <wp:docPr id="1138604227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464977258" name="Picture"/>
+                          <pic:cNvPr id="1138604227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768480946" name="Picture">
+                  <wp:docPr id="2735766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768480946" name="Picture"/>
+                          <pic:cNvPr id="2735766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827321465" name="Picture">
+                  <wp:docPr id="873639154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827321465" name="Picture"/>
+                          <pic:cNvPr id="873639154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809218522" name="Picture">
+                  <wp:docPr id="2134789070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809218522" name="Picture"/>
+                          <pic:cNvPr id="2134789070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561458449" name="Picture">
+                  <wp:docPr id="202452514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561458449" name="Picture"/>
+                          <pic:cNvPr id="202452514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638670757" name="Picture">
+                  <wp:docPr id="962615885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638670757" name="Picture"/>
+                          <pic:cNvPr id="962615885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969900271" name="Picture">
+                  <wp:docPr id="27206205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969900271" name="Picture"/>
+                          <pic:cNvPr id="27206205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900640484" name="Picture">
+                  <wp:docPr id="95803048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900640484" name="Picture"/>
+                          <pic:cNvPr id="95803048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321274525" name="Picture">
+                  <wp:docPr id="1988844789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321274525" name="Picture"/>
+                          <pic:cNvPr id="1988844789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>