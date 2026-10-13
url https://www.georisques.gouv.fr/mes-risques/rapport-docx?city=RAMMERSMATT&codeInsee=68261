--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458070458" name="Picture">
+                  <wp:docPr id="962082106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458070458" name="Picture"/>
+                          <pic:cNvPr id="962082106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730761575" name="Picture">
+                  <wp:docPr id="1524919920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730761575" name="Picture"/>
+                          <pic:cNvPr id="1524919920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220540971" name="Picture">
+                        <wp:docPr id="171887534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220540971" name="Picture"/>
+                                <pic:cNvPr id="171887534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208664021" name="Picture">
+                  <wp:docPr id="595825100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208664021" name="Picture"/>
+                          <pic:cNvPr id="595825100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597741638" name="Picture">
+                  <wp:docPr id="1069761672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597741638" name="Picture"/>
+                          <pic:cNvPr id="1069761672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649276623" name="Picture">
+                  <wp:docPr id="1226633200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649276623" name="Picture"/>
+                          <pic:cNvPr id="1226633200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329210488" name="Picture">
+                  <wp:docPr id="2094538201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329210488" name="Picture"/>
+                          <pic:cNvPr id="2094538201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630150496" name="Picture">
+                  <wp:docPr id="207497737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630150496" name="Picture"/>
+                          <pic:cNvPr id="207497737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1596152301" name="Picture">
+                        <wp:docPr id="1541749731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1596152301" name="Picture"/>
+                                <pic:cNvPr id="1541749731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1660687497" name="Picture">
+                        <wp:docPr id="938676120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1660687497" name="Picture"/>
+                                <pic:cNvPr id="938676120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189451136" name="Picture">
+                        <wp:docPr id="1463543538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189451136" name="Picture"/>
+                                <pic:cNvPr id="1463543538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909103350" name="Picture">
+                        <wp:docPr id="1363823412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909103350" name="Picture"/>
+                                <pic:cNvPr id="1363823412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918294279" name="Picture">
+                        <wp:docPr id="1482733838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918294279" name="Picture"/>
+                                <pic:cNvPr id="1482733838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532132463" name="Picture">
+                        <wp:docPr id="480084843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532132463" name="Picture"/>
+                                <pic:cNvPr id="480084843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="752376401" name="Picture">
+                        <wp:docPr id="981031502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="752376401" name="Picture"/>
+                                <pic:cNvPr id="981031502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124329034" name="Picture">
+                        <wp:docPr id="1874301235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124329034" name="Picture"/>
+                                <pic:cNvPr id="1874301235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303157349" name="Picture">
+                        <wp:docPr id="582860504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303157349" name="Picture"/>
+                                <pic:cNvPr id="582860504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368501938" name="Picture">
+                        <wp:docPr id="60065215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368501938" name="Picture"/>
+                                <pic:cNvPr id="60065215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887172411" name="Picture">
+                        <wp:docPr id="1194421798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887172411" name="Picture"/>
+                                <pic:cNvPr id="1194421798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510929415" name="Picture">
+                        <wp:docPr id="1431993018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510929415" name="Picture"/>
+                                <pic:cNvPr id="1431993018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529211979" name="Picture">
+                  <wp:docPr id="195124013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529211979" name="Picture"/>
+                          <pic:cNvPr id="195124013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61807216" name="Picture">
+                  <wp:docPr id="1620382113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61807216" name="Picture"/>
+                          <pic:cNvPr id="1620382113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637382656" name="Picture">
+                  <wp:docPr id="565014395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637382656" name="Picture"/>
+                          <pic:cNvPr id="565014395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845940258" name="Picture">
+                  <wp:docPr id="1665740296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845940258" name="Picture"/>
+                          <pic:cNvPr id="1665740296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761920871" name="Picture">
+                  <wp:docPr id="231817468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761920871" name="Picture"/>
+                          <pic:cNvPr id="231817468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76501753" name="Picture">
+                  <wp:docPr id="1549393833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76501753" name="Picture"/>
+                          <pic:cNvPr id="1549393833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16269,57 +16269,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1175524943" name="Picture">
+                        <wp:docPr id="1593742652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1175524943" name="Picture"/>
+                                <pic:cNvPr id="1593742652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17244,57 +17244,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916394044" name="Picture">
+                        <wp:docPr id="254259114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916394044" name="Picture"/>
+                                <pic:cNvPr id="254259114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18653,57 +18653,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573681102" name="Picture">
+                  <wp:docPr id="1400549033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573681102" name="Picture"/>
+                          <pic:cNvPr id="1400549033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18742,57 +18742,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723041375" name="Picture">
+                  <wp:docPr id="1835381925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723041375" name="Picture"/>
+                          <pic:cNvPr id="1835381925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19422,57 +19422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339535014" name="Picture">
+                  <wp:docPr id="612925815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339535014" name="Picture"/>
+                          <pic:cNvPr id="612925815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20483,57 +20483,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954368859" name="Picture">
+                  <wp:docPr id="1061239299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954368859" name="Picture"/>
+                          <pic:cNvPr id="1061239299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20586,57 +20586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407409706" name="Picture">
+                  <wp:docPr id="1391025933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407409706" name="Picture"/>
+                          <pic:cNvPr id="1391025933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22050,57 +22050,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468731381" name="Picture">
+                  <wp:docPr id="259624803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468731381" name="Picture"/>
+                          <pic:cNvPr id="259624803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23257,57 +23257,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363271241" name="Picture">
+                        <wp:docPr id="757208485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363271241" name="Picture"/>
+                                <pic:cNvPr id="757208485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25456,57 +25456,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888230965" name="Picture">
+                  <wp:docPr id="166068057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888230965" name="Picture"/>
+                          <pic:cNvPr id="166068057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25527,57 +25527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433654718" name="Picture">
+                  <wp:docPr id="878140669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433654718" name="Picture"/>
+                          <pic:cNvPr id="878140669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26006,57 +26006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632683031" name="Picture">
+                  <wp:docPr id="1181297583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632683031" name="Picture"/>
+                          <pic:cNvPr id="1181297583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27298,57 +27298,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347997471" name="Picture">
+                  <wp:docPr id="937422488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347997471" name="Picture"/>
+                          <pic:cNvPr id="937422488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27387,57 +27387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936368511" name="Picture">
+                  <wp:docPr id="946118559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936368511" name="Picture"/>
+                          <pic:cNvPr id="946118559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28031,57 +28031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282140083" name="Picture">
+                  <wp:docPr id="1641440621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282140083" name="Picture"/>
+                          <pic:cNvPr id="1641440621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29029,57 +29029,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483809979" name="Picture">
+                  <wp:docPr id="1912441469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483809979" name="Picture"/>
+                          <pic:cNvPr id="1912441469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29132,57 +29132,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550138950" name="Picture">
+                  <wp:docPr id="686388731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550138950" name="Picture"/>
+                          <pic:cNvPr id="686388731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30509,57 +30509,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010195544" name="Picture">
+                  <wp:docPr id="896447610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010195544" name="Picture"/>
+                          <pic:cNvPr id="896447610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31652,57 +31652,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458506397" name="Picture">
+                        <wp:docPr id="1748028788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458506397" name="Picture"/>
+                                <pic:cNvPr id="1748028788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33013,57 +33013,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361634611" name="Picture">
+                  <wp:docPr id="675117420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361634611" name="Picture"/>
+                          <pic:cNvPr id="675117420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33102,57 +33102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825859545" name="Picture">
+                  <wp:docPr id="615922347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825859545" name="Picture"/>
+                          <pic:cNvPr id="615922347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33746,57 +33746,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452353638" name="Picture">
+                  <wp:docPr id="577821898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452353638" name="Picture"/>
+                          <pic:cNvPr id="577821898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296268122" name="Picture">
+                  <wp:docPr id="1575399708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296268122" name="Picture"/>
+                          <pic:cNvPr id="1575399708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34847,57 +34847,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593495778" name="Picture">
+                  <wp:docPr id="1721026474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593495778" name="Picture"/>
+                          <pic:cNvPr id="1721026474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36224,57 +36224,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="137331714" name="Picture">
+                  <wp:docPr id="1473574237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="137331714" name="Picture"/>
+                          <pic:cNvPr id="1473574237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37367,57 +37367,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998088105" name="Picture">
+                        <wp:docPr id="23034536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998088105" name="Picture"/>
+                                <pic:cNvPr id="23034536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38638,57 +38638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731869364" name="Picture">
+                  <wp:docPr id="2041118267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731869364" name="Picture"/>
+                          <pic:cNvPr id="2041118267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38718,57 +38718,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994426171" name="Picture">
+                  <wp:docPr id="743392866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994426171" name="Picture"/>
+                          <pic:cNvPr id="743392866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39197,57 +39197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180360302" name="Picture">
+                  <wp:docPr id="102257665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180360302" name="Picture"/>
+                          <pic:cNvPr id="102257665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40792,57 +40792,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1170710579" name="Picture">
+                  <wp:docPr id="1529896774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1170710579" name="Picture"/>
+                          <pic:cNvPr id="1529896774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40863,57 +40863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938225391" name="Picture">
+                  <wp:docPr id="228224532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938225391" name="Picture"/>
+                          <pic:cNvPr id="228224532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41277,57 +41277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668286930" name="Picture">
+                  <wp:docPr id="1239845882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668286930" name="Picture"/>
+                          <pic:cNvPr id="1239845882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>