--- v0 (2026-08-17)
+++ v1 (2026-10-21)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923935336" name="Picture">
+                  <wp:docPr id="472468001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923935336" name="Picture"/>
+                          <pic:cNvPr id="472468001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568619755" name="Picture">
+                  <wp:docPr id="227549252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568619755" name="Picture"/>
+                          <pic:cNvPr id="227549252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054466664" name="Picture">
+                        <wp:docPr id="593741760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054466664" name="Picture"/>
+                                <pic:cNvPr id="593741760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209012572" name="Picture">
+                  <wp:docPr id="1963454772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209012572" name="Picture"/>
+                          <pic:cNvPr id="1963454772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187857857" name="Picture">
+                  <wp:docPr id="1313006878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187857857" name="Picture"/>
+                          <pic:cNvPr id="1313006878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934605274" name="Picture">
+                  <wp:docPr id="1677596924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934605274" name="Picture"/>
+                          <pic:cNvPr id="1677596924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635061743" name="Picture">
+                  <wp:docPr id="1726074786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635061743" name="Picture"/>
+                          <pic:cNvPr id="1726074786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146435603" name="Picture">
+                  <wp:docPr id="1441594003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146435603" name="Picture"/>
+                          <pic:cNvPr id="1441594003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437688368" name="Picture">
+                        <wp:docPr id="746854351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437688368" name="Picture"/>
+                                <pic:cNvPr id="746854351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="622541426" name="Picture">
+                        <wp:docPr id="1458341008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="622541426" name="Picture"/>
+                                <pic:cNvPr id="1458341008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898737320" name="Picture">
+                        <wp:docPr id="202388328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898737320" name="Picture"/>
+                                <pic:cNvPr id="202388328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784649040" name="Picture">
+                        <wp:docPr id="1096302026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784649040" name="Picture"/>
+                                <pic:cNvPr id="1096302026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859707147" name="Picture">
+                        <wp:docPr id="228228350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859707147" name="Picture"/>
+                                <pic:cNvPr id="228228350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="209152073" name="Picture">
+                        <wp:docPr id="1682104470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="209152073" name="Picture"/>
+                                <pic:cNvPr id="1682104470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1172156287" name="Picture">
+                        <wp:docPr id="1575443469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1172156287" name="Picture"/>
+                                <pic:cNvPr id="1575443469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763614457" name="Picture">
+                        <wp:docPr id="1560316954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763614457" name="Picture"/>
+                                <pic:cNvPr id="1560316954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287125140" name="Picture">
+                        <wp:docPr id="1337702270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287125140" name="Picture"/>
+                                <pic:cNvPr id="1337702270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99510840" name="Picture">
+                        <wp:docPr id="130607445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99510840" name="Picture"/>
+                                <pic:cNvPr id="130607445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83104558" name="Picture">
+                        <wp:docPr id="1897005242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83104558" name="Picture"/>
+                                <pic:cNvPr id="1897005242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432071186" name="Picture">
+                        <wp:docPr id="1260435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432071186" name="Picture"/>
+                                <pic:cNvPr id="1260435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741946011" name="Picture">
+                        <wp:docPr id="1414240069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741946011" name="Picture"/>
+                                <pic:cNvPr id="1414240069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174170091" name="Picture">
+                        <wp:docPr id="638971485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174170091" name="Picture"/>
+                                <pic:cNvPr id="638971485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407979069" name="Picture">
+                        <wp:docPr id="99633152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407979069" name="Picture"/>
+                                <pic:cNvPr id="99633152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243379297" name="Picture">
+                  <wp:docPr id="413795135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243379297" name="Picture"/>
+                          <pic:cNvPr id="413795135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518353829" name="Picture">
+                  <wp:docPr id="1520414467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518353829" name="Picture"/>
+                          <pic:cNvPr id="1520414467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002473985" name="Picture">
+                  <wp:docPr id="1110403032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002473985" name="Picture"/>
+                          <pic:cNvPr id="1110403032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747291279" name="Picture">
+                  <wp:docPr id="281536627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747291279" name="Picture"/>
+                          <pic:cNvPr id="281536627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100517405" name="Picture">
+                  <wp:docPr id="450667669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100517405" name="Picture"/>
+                          <pic:cNvPr id="450667669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16716,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880717939" name="Picture">
+                  <wp:docPr id="1193210569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880717939" name="Picture"/>
+                          <pic:cNvPr id="1193210569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17859,57 +17859,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784700286" name="Picture">
+                        <wp:docPr id="1126588855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784700286" name="Picture"/>
+                                <pic:cNvPr id="1126588855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19278,57 +19278,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859095324" name="Picture">
+                  <wp:docPr id="1333264260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859095324" name="Picture"/>
+                          <pic:cNvPr id="1333264260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19367,57 +19367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987888860" name="Picture">
+                  <wp:docPr id="1071959170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987888860" name="Picture"/>
+                          <pic:cNvPr id="1071959170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20056,57 +20056,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681320240" name="Picture">
+                  <wp:docPr id="980090516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681320240" name="Picture"/>
+                          <pic:cNvPr id="980090516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21144,57 +21144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131819092" name="Picture">
+                  <wp:docPr id="1934894076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131819092" name="Picture"/>
+                          <pic:cNvPr id="1934894076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21247,57 +21247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99964097" name="Picture">
+                  <wp:docPr id="2038662730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99964097" name="Picture"/>
+                          <pic:cNvPr id="2038662730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22720,57 +22720,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201629335" name="Picture">
+                  <wp:docPr id="95043921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201629335" name="Picture"/>
+                          <pic:cNvPr id="95043921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25436,57 +25436,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928660504" name="Picture">
+                  <wp:docPr id="251485107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928660504" name="Picture"/>
+                          <pic:cNvPr id="251485107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25525,57 +25525,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318195969" name="Picture">
+                  <wp:docPr id="1502225396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318195969" name="Picture"/>
+                          <pic:cNvPr id="1502225396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26169,57 +26169,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031643533" name="Picture">
+                  <wp:docPr id="1213633355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031643533" name="Picture"/>
+                          <pic:cNvPr id="1213633355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27167,57 +27167,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593196003" name="Picture">
+                  <wp:docPr id="1989178845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593196003" name="Picture"/>
+                          <pic:cNvPr id="1989178845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27270,57 +27270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271760702" name="Picture">
+                  <wp:docPr id="1342520004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271760702" name="Picture"/>
+                          <pic:cNvPr id="1342520004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28647,57 +28647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485760693" name="Picture">
+                  <wp:docPr id="25631930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485760693" name="Picture"/>
+                          <pic:cNvPr id="25631930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29790,57 +29790,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1488102535" name="Picture">
+                        <wp:docPr id="1718124394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1488102535" name="Picture"/>
+                                <pic:cNvPr id="1718124394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31151,57 +31151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002134116" name="Picture">
+                  <wp:docPr id="1605623249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002134116" name="Picture"/>
+                          <pic:cNvPr id="1605623249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31240,57 +31240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670936683" name="Picture">
+                  <wp:docPr id="1227006998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670936683" name="Picture"/>
+                          <pic:cNvPr id="1227006998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31884,57 +31884,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624242625" name="Picture">
+                  <wp:docPr id="286249823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624242625" name="Picture"/>
+                          <pic:cNvPr id="286249823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32882,57 +32882,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579324361" name="Picture">
+                  <wp:docPr id="959360411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579324361" name="Picture"/>
+                          <pic:cNvPr id="959360411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32985,57 +32985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639355622" name="Picture">
+                  <wp:docPr id="1565980743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639355622" name="Picture"/>
+                          <pic:cNvPr id="1565980743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34362,57 +34362,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324649511" name="Picture">
+                  <wp:docPr id="1322604275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324649511" name="Picture"/>
+                          <pic:cNvPr id="1322604275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35505,57 +35505,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082176809" name="Picture">
+                        <wp:docPr id="427941950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082176809" name="Picture"/>
+                                <pic:cNvPr id="427941950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36873,57 +36873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818992294" name="Picture">
+                  <wp:docPr id="26041670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818992294" name="Picture"/>
+                          <pic:cNvPr id="26041670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36962,57 +36962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272962878" name="Picture">
+                  <wp:docPr id="1392807304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272962878" name="Picture"/>
+                          <pic:cNvPr id="1392807304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37594,57 +37594,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428800482" name="Picture">
+                  <wp:docPr id="1158809542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428800482" name="Picture"/>
+                          <pic:cNvPr id="1158809542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38538,57 +38538,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963443842" name="Picture">
+                  <wp:docPr id="344009831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963443842" name="Picture"/>
+                          <pic:cNvPr id="344009831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38650,57 +38650,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212341737" name="Picture">
+                  <wp:docPr id="1563437315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212341737" name="Picture"/>
+                          <pic:cNvPr id="1563437315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40309,57 +40309,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917211032" name="Picture">
+                  <wp:docPr id="1428649064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917211032" name="Picture"/>
+                          <pic:cNvPr id="1428649064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41478,57 +41478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822093608" name="Picture">
+                  <wp:docPr id="1662163895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822093608" name="Picture"/>
+                          <pic:cNvPr id="1662163895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41558,57 +41558,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146066085" name="Picture">
+                  <wp:docPr id="1309393134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146066085" name="Picture"/>
+                          <pic:cNvPr id="1309393134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42037,57 +42037,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130034303" name="Picture">
+                  <wp:docPr id="1478090046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130034303" name="Picture"/>
+                          <pic:cNvPr id="1478090046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43692,57 +43692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56373701" name="Picture">
+                  <wp:docPr id="1550410320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56373701" name="Picture"/>
+                          <pic:cNvPr id="1550410320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43772,57 +43772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615222350" name="Picture">
+                  <wp:docPr id="755587476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615222350" name="Picture"/>
+                          <pic:cNvPr id="755587476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44260,57 +44260,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821183798" name="Picture">
+                  <wp:docPr id="998950956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821183798" name="Picture"/>
+                          <pic:cNvPr id="998950956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>