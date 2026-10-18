--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142651940" name="Picture">
+                  <wp:docPr id="666358264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142651940" name="Picture"/>
+                          <pic:cNvPr id="666358264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878107040" name="Picture">
+                  <wp:docPr id="681994952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878107040" name="Picture"/>
+                          <pic:cNvPr id="681994952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571085842" name="Picture">
+                        <wp:docPr id="980002892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571085842" name="Picture"/>
+                                <pic:cNvPr id="980002892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280655351" name="Picture">
+                  <wp:docPr id="320378552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280655351" name="Picture"/>
+                          <pic:cNvPr id="320378552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670781068" name="Picture">
+                  <wp:docPr id="601337124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670781068" name="Picture"/>
+                          <pic:cNvPr id="601337124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850723589" name="Picture">
+                  <wp:docPr id="1529284994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850723589" name="Picture"/>
+                          <pic:cNvPr id="1529284994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032074731" name="Picture">
+                  <wp:docPr id="724497599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032074731" name="Picture"/>
+                          <pic:cNvPr id="724497599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784670854" name="Picture">
+                  <wp:docPr id="1502530765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784670854" name="Picture"/>
+                          <pic:cNvPr id="1502530765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510011991" name="Picture">
+                        <wp:docPr id="799952530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510011991" name="Picture"/>
+                                <pic:cNvPr id="799952530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281672729" name="Picture">
+                        <wp:docPr id="1132954079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281672729" name="Picture"/>
+                                <pic:cNvPr id="1132954079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1831664076" name="Picture">
+                        <wp:docPr id="2115602330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1831664076" name="Picture"/>
+                                <pic:cNvPr id="2115602330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2006815373" name="Picture">
+                        <wp:docPr id="2015981209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2006815373" name="Picture"/>
+                                <pic:cNvPr id="2015981209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608047653" name="Picture">
+                        <wp:docPr id="2066258290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608047653" name="Picture"/>
+                                <pic:cNvPr id="2066258290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="256226327" name="Picture">
+                        <wp:docPr id="661803186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="256226327" name="Picture"/>
+                                <pic:cNvPr id="661803186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="931311391" name="Picture">
+                        <wp:docPr id="1472806713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="931311391" name="Picture"/>
+                                <pic:cNvPr id="1472806713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1425439751" name="Picture">
+                        <wp:docPr id="1032339973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1425439751" name="Picture"/>
+                                <pic:cNvPr id="1032339973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104034174" name="Picture">
+                        <wp:docPr id="1556372747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104034174" name="Picture"/>
+                                <pic:cNvPr id="1556372747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932156048" name="Picture">
+                        <wp:docPr id="970979556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932156048" name="Picture"/>
+                                <pic:cNvPr id="970979556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727101390" name="Picture">
+                        <wp:docPr id="1135733321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727101390" name="Picture"/>
+                                <pic:cNvPr id="1135733321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117037585" name="Picture">
+                        <wp:docPr id="1778114424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117037585" name="Picture"/>
+                                <pic:cNvPr id="1778114424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826979134" name="Picture">
+                        <wp:docPr id="534102635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826979134" name="Picture"/>
+                                <pic:cNvPr id="534102635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828037443" name="Picture">
+                        <wp:docPr id="1317771285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828037443" name="Picture"/>
+                                <pic:cNvPr id="1317771285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="535539890" name="Picture">
+                        <wp:docPr id="1057935108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="535539890" name="Picture"/>
+                                <pic:cNvPr id="1057935108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208404028" name="Picture">
+                  <wp:docPr id="990624663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208404028" name="Picture"/>
+                          <pic:cNvPr id="990624663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824076390" name="Picture">
+                  <wp:docPr id="65831924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824076390" name="Picture"/>
+                          <pic:cNvPr id="65831924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882611186" name="Picture">
+                  <wp:docPr id="429033617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882611186" name="Picture"/>
+                          <pic:cNvPr id="429033617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088541786" name="Picture">
+                  <wp:docPr id="1250805830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088541786" name="Picture"/>
+                          <pic:cNvPr id="1250805830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807995193" name="Picture">
+                  <wp:docPr id="1304882331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807995193" name="Picture"/>
+                          <pic:cNvPr id="1304882331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444402656" name="Picture">
+                  <wp:docPr id="1678026890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444402656" name="Picture"/>
+                          <pic:cNvPr id="1678026890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612715694" name="Picture">
+                        <wp:docPr id="1246999578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612715694" name="Picture"/>
+                                <pic:cNvPr id="1246999578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324577803" name="Picture">
+                  <wp:docPr id="102867457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324577803" name="Picture"/>
+                          <pic:cNvPr id="102867457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382319305" name="Picture">
+                  <wp:docPr id="1025920235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382319305" name="Picture"/>
+                          <pic:cNvPr id="1025920235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983663064" name="Picture">
+                  <wp:docPr id="1778572337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983663064" name="Picture"/>
+                          <pic:cNvPr id="1778572337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646320267" name="Picture">
+                  <wp:docPr id="2021440913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646320267" name="Picture"/>
+                          <pic:cNvPr id="2021440913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999762980" name="Picture">
+                  <wp:docPr id="1402115476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999762980" name="Picture"/>
+                          <pic:cNvPr id="1402115476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100788598" name="Picture">
+                  <wp:docPr id="513558015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100788598" name="Picture"/>
+                          <pic:cNvPr id="513558015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794022440" name="Picture">
+                        <wp:docPr id="1439289821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794022440" name="Picture"/>
+                                <pic:cNvPr id="1439289821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421002678" name="Picture">
+                  <wp:docPr id="782970109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421002678" name="Picture"/>
+                          <pic:cNvPr id="782970109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380076940" name="Picture">
+                  <wp:docPr id="823878635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380076940" name="Picture"/>
+                          <pic:cNvPr id="823878635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503742668" name="Picture">
+                  <wp:docPr id="363317422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503742668" name="Picture"/>
+                          <pic:cNvPr id="363317422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009102312" name="Picture">
+                  <wp:docPr id="1635201549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009102312" name="Picture"/>
+                          <pic:cNvPr id="1635201549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_21.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811482996" name="Picture">
+                  <wp:docPr id="1649837637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811482996" name="Picture"/>
+                          <pic:cNvPr id="1649837637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527494419" name="Picture">
+                  <wp:docPr id="80689778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527494419" name="Picture"/>
+                          <pic:cNvPr id="80689778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_20.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794261834" name="Picture">
+                        <wp:docPr id="881034386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794261834" name="Picture"/>
+                                <pic:cNvPr id="881034386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31395,57 +31395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165850889" name="Picture">
+                  <wp:docPr id="440651869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165850889" name="Picture"/>
+                          <pic:cNvPr id="440651869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31475,57 +31475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366611397" name="Picture">
+                  <wp:docPr id="843870355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366611397" name="Picture"/>
+                          <pic:cNvPr id="843870355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32020,57 +32020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271906253" name="Picture">
+                  <wp:docPr id="669373863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271906253" name="Picture"/>
+                          <pic:cNvPr id="669373863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33747,57 +33747,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60926514" name="Picture">
+                  <wp:docPr id="1912610248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60926514" name="Picture"/>
+                          <pic:cNvPr id="1912610248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33836,57 +33836,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955372414" name="Picture">
+                  <wp:docPr id="597238771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955372414" name="Picture"/>
+                          <pic:cNvPr id="597238771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34480,57 +34480,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108047349" name="Picture">
+                  <wp:docPr id="710447818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108047349" name="Picture"/>
+                          <pic:cNvPr id="710447818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35478,57 +35478,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29798738" name="Picture">
+                  <wp:docPr id="1275117345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29798738" name="Picture"/>
+                          <pic:cNvPr id="1275117345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35581,57 +35581,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871007206" name="Picture">
+                  <wp:docPr id="2087071094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871007206" name="Picture"/>
+                          <pic:cNvPr id="2087071094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36958,57 +36958,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183610416" name="Picture">
+                  <wp:docPr id="453549816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183610416" name="Picture"/>
+                          <pic:cNvPr id="453549816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38101,57 +38101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="241487631" name="Picture">
+                        <wp:docPr id="1594101981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="241487631" name="Picture"/>
+                                <pic:cNvPr id="1594101981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39462,57 +39462,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729552133" name="Picture">
+                  <wp:docPr id="2407067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729552133" name="Picture"/>
+                          <pic:cNvPr id="2407067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39551,57 +39551,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071446342" name="Picture">
+                  <wp:docPr id="370213984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071446342" name="Picture"/>
+                          <pic:cNvPr id="370213984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40195,57 +40195,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273281030" name="Picture">
+                  <wp:docPr id="454130975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273281030" name="Picture"/>
+                          <pic:cNvPr id="454130975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41193,57 +41193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002370091" name="Picture">
+                  <wp:docPr id="1270235236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002370091" name="Picture"/>
+                          <pic:cNvPr id="1270235236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41296,57 +41296,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847744881" name="Picture">
+                  <wp:docPr id="492449859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847744881" name="Picture"/>
+                          <pic:cNvPr id="492449859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42673,57 +42673,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565719091" name="Picture">
+                  <wp:docPr id="890241189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565719091" name="Picture"/>
+                          <pic:cNvPr id="890241189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43816,57 +43816,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113025006" name="Picture">
+                        <wp:docPr id="181657257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113025006" name="Picture"/>
+                                <pic:cNvPr id="181657257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45037,57 +45037,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726291618" name="Picture">
+                  <wp:docPr id="1072947838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726291618" name="Picture"/>
+                          <pic:cNvPr id="1072947838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45108,57 +45108,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531463235" name="Picture">
+                  <wp:docPr id="1637504106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531463235" name="Picture"/>
+                          <pic:cNvPr id="1637504106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45522,57 +45522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298303864" name="Picture">
+                  <wp:docPr id="2105647489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298303864" name="Picture"/>
+                          <pic:cNvPr id="2105647489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>