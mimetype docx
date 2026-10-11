--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545803930" name="Picture">
+                  <wp:docPr id="1676959448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545803930" name="Picture"/>
+                          <pic:cNvPr id="1676959448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863596076" name="Picture">
+                  <wp:docPr id="1805770294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863596076" name="Picture"/>
+                          <pic:cNvPr id="1805770294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448186656" name="Picture">
+                        <wp:docPr id="437998696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448186656" name="Picture"/>
+                                <pic:cNvPr id="437998696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743096895" name="Picture">
+                  <wp:docPr id="325722981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743096895" name="Picture"/>
+                          <pic:cNvPr id="325722981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640672266" name="Picture">
+                  <wp:docPr id="1960817856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640672266" name="Picture"/>
+                          <pic:cNvPr id="1960817856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597355853" name="Picture">
+                  <wp:docPr id="1211091014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597355853" name="Picture"/>
+                          <pic:cNvPr id="1211091014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120474699" name="Picture">
+                  <wp:docPr id="1730354831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120474699" name="Picture"/>
+                          <pic:cNvPr id="1730354831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43604555" name="Picture">
+                  <wp:docPr id="1852069625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43604555" name="Picture"/>
+                          <pic:cNvPr id="1852069625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033076566" name="Picture">
+                        <wp:docPr id="73071876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033076566" name="Picture"/>
+                                <pic:cNvPr id="73071876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1662862902" name="Picture">
+                        <wp:docPr id="1197231727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1662862902" name="Picture"/>
+                                <pic:cNvPr id="1197231727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357892465" name="Picture">
+                        <wp:docPr id="908705131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357892465" name="Picture"/>
+                                <pic:cNvPr id="908705131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1088243554" name="Picture">
+                        <wp:docPr id="450734312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1088243554" name="Picture"/>
+                                <pic:cNvPr id="450734312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="157134826" name="Picture">
+                        <wp:docPr id="1231111414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="157134826" name="Picture"/>
+                                <pic:cNvPr id="1231111414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509788168" name="Picture">
+                        <wp:docPr id="1702568201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509788168" name="Picture"/>
+                                <pic:cNvPr id="1702568201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1568909498" name="Picture">
+                        <wp:docPr id="1682491135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1568909498" name="Picture"/>
+                                <pic:cNvPr id="1682491135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1844186213" name="Picture">
+                        <wp:docPr id="1876058495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1844186213" name="Picture"/>
+                                <pic:cNvPr id="1876058495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638008533" name="Picture">
+                        <wp:docPr id="381532156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638008533" name="Picture"/>
+                                <pic:cNvPr id="381532156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073923084" name="Picture">
+                        <wp:docPr id="132264646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073923084" name="Picture"/>
+                                <pic:cNvPr id="132264646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1954403323" name="Picture">
+                        <wp:docPr id="1130180253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1954403323" name="Picture"/>
+                                <pic:cNvPr id="1130180253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617895282" name="Picture">
+                        <wp:docPr id="569820605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617895282" name="Picture"/>
+                                <pic:cNvPr id="569820605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660143710" name="Picture">
+                        <wp:docPr id="709015545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660143710" name="Picture"/>
+                                <pic:cNvPr id="709015545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686130198" name="Picture">
+                        <wp:docPr id="424129142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686130198" name="Picture"/>
+                                <pic:cNvPr id="424129142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063876955" name="Picture">
+                        <wp:docPr id="265882993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063876955" name="Picture"/>
+                                <pic:cNvPr id="265882993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974271042" name="Picture">
+                  <wp:docPr id="342620382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974271042" name="Picture"/>
+                          <pic:cNvPr id="342620382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835586223" name="Picture">
+                  <wp:docPr id="1651289787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835586223" name="Picture"/>
+                          <pic:cNvPr id="1651289787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259389383" name="Picture">
+                  <wp:docPr id="124015587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259389383" name="Picture"/>
+                          <pic:cNvPr id="124015587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151078041" name="Picture">
+                  <wp:docPr id="1273277456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151078041" name="Picture"/>
+                          <pic:cNvPr id="1273277456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228644074" name="Picture">
+                  <wp:docPr id="1079246063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228644074" name="Picture"/>
+                          <pic:cNvPr id="1079246063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772708675" name="Picture">
+                  <wp:docPr id="2100162522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772708675" name="Picture"/>
+                          <pic:cNvPr id="2100162522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589723392" name="Picture">
+                        <wp:docPr id="1463637933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589723392" name="Picture"/>
+                                <pic:cNvPr id="1463637933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256325341" name="Picture">
+                  <wp:docPr id="1316605839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256325341" name="Picture"/>
+                          <pic:cNvPr id="1316605839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393157139" name="Picture">
+                  <wp:docPr id="567576155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393157139" name="Picture"/>
+                          <pic:cNvPr id="567576155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123855241" name="Picture">
+                  <wp:docPr id="476659187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123855241" name="Picture"/>
+                          <pic:cNvPr id="476659187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709942683" name="Picture">
+                  <wp:docPr id="636327450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709942683" name="Picture"/>
+                          <pic:cNvPr id="636327450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102331552" name="Picture">
+                  <wp:docPr id="1200804745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102331552" name="Picture"/>
+                          <pic:cNvPr id="1200804745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284804718" name="Picture">
+                  <wp:docPr id="1339928058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284804718" name="Picture"/>
+                          <pic:cNvPr id="1339928058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294401825" name="Picture">
+                        <wp:docPr id="334395847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294401825" name="Picture"/>
+                                <pic:cNvPr id="334395847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598059361" name="Picture">
+                        <wp:docPr id="1492229761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598059361" name="Picture"/>
+                                <pic:cNvPr id="1492229761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797270679" name="Picture">
+                  <wp:docPr id="942793753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797270679" name="Picture"/>
+                          <pic:cNvPr id="942793753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117345449" name="Picture">
+                  <wp:docPr id="1367942868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117345449" name="Picture"/>
+                          <pic:cNvPr id="1367942868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076899688" name="Picture">
+                  <wp:docPr id="215605530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076899688" name="Picture"/>
+                          <pic:cNvPr id="215605530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816585960" name="Picture">
+                  <wp:docPr id="789859865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816585960" name="Picture"/>
+                          <pic:cNvPr id="789859865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312559009" name="Picture">
+                  <wp:docPr id="1723486319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312559009" name="Picture"/>
+                          <pic:cNvPr id="1723486319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1682045288" name="Picture">
+                  <wp:docPr id="1028151628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1682045288" name="Picture"/>
+                          <pic:cNvPr id="1028151628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581714138" name="Picture">
+                        <wp:docPr id="1796418349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581714138" name="Picture"/>
+                                <pic:cNvPr id="1796418349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229813598" name="Picture">
+                  <wp:docPr id="342793530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229813598" name="Picture"/>
+                          <pic:cNvPr id="342793530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485351215" name="Picture">
+                  <wp:docPr id="930478170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485351215" name="Picture"/>
+                          <pic:cNvPr id="930478170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441114142" name="Picture">
+                  <wp:docPr id="1204096173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441114142" name="Picture"/>
+                          <pic:cNvPr id="1204096173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463518378" name="Picture">
+                  <wp:docPr id="2142493932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463518378" name="Picture"/>
+                          <pic:cNvPr id="2142493932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926969413" name="Picture">
+                  <wp:docPr id="1829769860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926969413" name="Picture"/>
+                          <pic:cNvPr id="1829769860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980152985" name="Picture">
+                  <wp:docPr id="1976875610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980152985" name="Picture"/>
+                          <pic:cNvPr id="1976875610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729361590" name="Picture">
+                        <wp:docPr id="772969744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729361590" name="Picture"/>
+                                <pic:cNvPr id="772969744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683515130" name="Picture">
+                  <wp:docPr id="870675509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683515130" name="Picture"/>
+                          <pic:cNvPr id="870675509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470190721" name="Picture">
+                  <wp:docPr id="157670732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470190721" name="Picture"/>
+                          <pic:cNvPr id="157670732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463511153" name="Picture">
+                  <wp:docPr id="1352598398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463511153" name="Picture"/>
+                          <pic:cNvPr id="1352598398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886308612" name="Picture">
+                  <wp:docPr id="682870169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886308612" name="Picture"/>
+                          <pic:cNvPr id="682870169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982305270" name="Picture">
+                  <wp:docPr id="628931615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982305270" name="Picture"/>
+                          <pic:cNvPr id="628931615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309695571" name="Picture">
+                  <wp:docPr id="436747289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309695571" name="Picture"/>
+                          <pic:cNvPr id="436747289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697425379" name="Picture">
+                  <wp:docPr id="925959363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697425379" name="Picture"/>
+                          <pic:cNvPr id="925959363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695430729" name="Picture">
+                  <wp:docPr id="1399708896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695430729" name="Picture"/>
+                          <pic:cNvPr id="1399708896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33189520" name="Picture">
+                  <wp:docPr id="2088055385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33189520" name="Picture"/>
+                          <pic:cNvPr id="2088055385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>