--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591000363" name="Picture">
+                  <wp:docPr id="1258963569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591000363" name="Picture"/>
+                          <pic:cNvPr id="1258963569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634236820" name="Picture">
+                  <wp:docPr id="598504055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634236820" name="Picture"/>
+                          <pic:cNvPr id="598504055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496557837" name="Picture">
+                        <wp:docPr id="6310925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496557837" name="Picture"/>
+                                <pic:cNvPr id="6310925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301101769" name="Picture">
+                  <wp:docPr id="652926747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301101769" name="Picture"/>
+                          <pic:cNvPr id="652926747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029465449" name="Picture">
+                  <wp:docPr id="691000869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029465449" name="Picture"/>
+                          <pic:cNvPr id="691000869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111758575" name="Picture">
+                  <wp:docPr id="48953771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111758575" name="Picture"/>
+                          <pic:cNvPr id="48953771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634493395" name="Picture">
+                  <wp:docPr id="254608178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634493395" name="Picture"/>
+                          <pic:cNvPr id="254608178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534406059" name="Picture">
+                  <wp:docPr id="1680008744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534406059" name="Picture"/>
+                          <pic:cNvPr id="1680008744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293631084" name="Picture">
+                        <wp:docPr id="1914747140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293631084" name="Picture"/>
+                                <pic:cNvPr id="1914747140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329767579" name="Picture">
+                        <wp:docPr id="1534009009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329767579" name="Picture"/>
+                                <pic:cNvPr id="1534009009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1444505855" name="Picture">
+                        <wp:docPr id="1989621235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1444505855" name="Picture"/>
+                                <pic:cNvPr id="1989621235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120262861" name="Picture">
+                        <wp:docPr id="786152343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120262861" name="Picture"/>
+                                <pic:cNvPr id="786152343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="823200211" name="Picture">
+                        <wp:docPr id="599233256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="823200211" name="Picture"/>
+                                <pic:cNvPr id="599233256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326809558" name="Picture">
+                        <wp:docPr id="1689056269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326809558" name="Picture"/>
+                                <pic:cNvPr id="1689056269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173995753" name="Picture">
+                        <wp:docPr id="1567364941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173995753" name="Picture"/>
+                                <pic:cNvPr id="1567364941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789343419" name="Picture">
+                        <wp:docPr id="1782396145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789343419" name="Picture"/>
+                                <pic:cNvPr id="1782396145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608835024" name="Picture">
+                        <wp:docPr id="503406943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608835024" name="Picture"/>
+                                <pic:cNvPr id="503406943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435184148" name="Picture">
+                        <wp:docPr id="1333532765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435184148" name="Picture"/>
+                                <pic:cNvPr id="1333532765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723354719" name="Picture">
+                        <wp:docPr id="850918614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723354719" name="Picture"/>
+                                <pic:cNvPr id="850918614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840130744" name="Picture">
+                        <wp:docPr id="1226438544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840130744" name="Picture"/>
+                                <pic:cNvPr id="1226438544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1413083653" name="Picture">
+                        <wp:docPr id="885874446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1413083653" name="Picture"/>
+                                <pic:cNvPr id="885874446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111007636" name="Picture">
+                        <wp:docPr id="1686944244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111007636" name="Picture"/>
+                                <pic:cNvPr id="1686944244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238122445" name="Picture">
+                        <wp:docPr id="1787725788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238122445" name="Picture"/>
+                                <pic:cNvPr id="1787725788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030759604" name="Picture">
+                  <wp:docPr id="464545500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030759604" name="Picture"/>
+                          <pic:cNvPr id="464545500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384628157" name="Picture">
+                  <wp:docPr id="1490839959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384628157" name="Picture"/>
+                          <pic:cNvPr id="1490839959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1182041911" name="Picture">
+                  <wp:docPr id="494870473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1182041911" name="Picture"/>
+                          <pic:cNvPr id="494870473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196709935" name="Picture">
+                  <wp:docPr id="2037298596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196709935" name="Picture"/>
+                          <pic:cNvPr id="2037298596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367034958" name="Picture">
+                  <wp:docPr id="655514798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367034958" name="Picture"/>
+                          <pic:cNvPr id="655514798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978389665" name="Picture">
+                  <wp:docPr id="1907134151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978389665" name="Picture"/>
+                          <pic:cNvPr id="1907134151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1619075288" name="Picture">
+                        <wp:docPr id="1626942249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1619075288" name="Picture"/>
+                                <pic:cNvPr id="1626942249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657257259" name="Picture">
+                  <wp:docPr id="249814429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657257259" name="Picture"/>
+                          <pic:cNvPr id="249814429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144477715" name="Picture">
+                  <wp:docPr id="592187805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144477715" name="Picture"/>
+                          <pic:cNvPr id="592187805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643313208" name="Picture">
+                  <wp:docPr id="172349118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643313208" name="Picture"/>
+                          <pic:cNvPr id="172349118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516965479" name="Picture">
+                  <wp:docPr id="366594441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516965479" name="Picture"/>
+                          <pic:cNvPr id="366594441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635535369" name="Picture">
+                  <wp:docPr id="1240896026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635535369" name="Picture"/>
+                          <pic:cNvPr id="1240896026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="924987302" name="Picture">
+                  <wp:docPr id="180152405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="924987302" name="Picture"/>
+                          <pic:cNvPr id="180152405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066593897" name="Picture">
+                        <wp:docPr id="1481237527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066593897" name="Picture"/>
+                                <pic:cNvPr id="1481237527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721885148" name="Picture">
+                  <wp:docPr id="196619812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721885148" name="Picture"/>
+                          <pic:cNvPr id="196619812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10563544" name="Picture">
+                  <wp:docPr id="1272594647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10563544" name="Picture"/>
+                          <pic:cNvPr id="1272594647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108340624" name="Picture">
+                  <wp:docPr id="1840166675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108340624" name="Picture"/>
+                          <pic:cNvPr id="1840166675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219374606" name="Picture">
+                  <wp:docPr id="580482975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219374606" name="Picture"/>
+                          <pic:cNvPr id="580482975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247597763" name="Picture">
+                  <wp:docPr id="1956010212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247597763" name="Picture"/>
+                          <pic:cNvPr id="1956010212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033788271" name="Picture">
+                  <wp:docPr id="1954013117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033788271" name="Picture"/>
+                          <pic:cNvPr id="1954013117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512265765" name="Picture">
+                  <wp:docPr id="316283785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512265765" name="Picture"/>
+                          <pic:cNvPr id="316283785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786846291" name="Picture">
+                  <wp:docPr id="1486533720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786846291" name="Picture"/>
+                          <pic:cNvPr id="1486533720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201743968" name="Picture">
+                  <wp:docPr id="1829378660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201743968" name="Picture"/>
+                          <pic:cNvPr id="1829378660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298620571" name="Picture">
+                  <wp:docPr id="1785353257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298620571" name="Picture"/>
+                          <pic:cNvPr id="1785353257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464250184" name="Picture">
+                  <wp:docPr id="85449495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464250184" name="Picture"/>
+                          <pic:cNvPr id="85449495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692535549" name="Picture">
+                  <wp:docPr id="1459410939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692535549" name="Picture"/>
+                          <pic:cNvPr id="1459410939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489354989" name="Picture">
+                        <wp:docPr id="1125134505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489354989" name="Picture"/>
+                                <pic:cNvPr id="1125134505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242814237" name="Picture">
+                  <wp:docPr id="1935893567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242814237" name="Picture"/>
+                          <pic:cNvPr id="1935893567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888269899" name="Picture">
+                  <wp:docPr id="1573886434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888269899" name="Picture"/>
+                          <pic:cNvPr id="1573886434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187570990" name="Picture">
+                  <wp:docPr id="109186110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187570990" name="Picture"/>
+                          <pic:cNvPr id="109186110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765170654" name="Picture">
+                  <wp:docPr id="1880908760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765170654" name="Picture"/>
+                          <pic:cNvPr id="1880908760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622770119" name="Picture">
+                  <wp:docPr id="456585978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622770119" name="Picture"/>
+                          <pic:cNvPr id="456585978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6417813" name="Picture">
+                  <wp:docPr id="1033681527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6417813" name="Picture"/>
+                          <pic:cNvPr id="1033681527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864829662" name="Picture">
+                        <wp:docPr id="1695865213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864829662" name="Picture"/>
+                                <pic:cNvPr id="1695865213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388926429" name="Picture">
+                  <wp:docPr id="261297468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388926429" name="Picture"/>
+                          <pic:cNvPr id="261297468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142637043" name="Picture">
+                  <wp:docPr id="295484250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142637043" name="Picture"/>
+                          <pic:cNvPr id="295484250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961282284" name="Picture">
+                  <wp:docPr id="734039152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961282284" name="Picture"/>
+                          <pic:cNvPr id="734039152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669207122" name="Picture">
+                  <wp:docPr id="467849601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669207122" name="Picture"/>
+                          <pic:cNvPr id="467849601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752324274" name="Picture">
+                  <wp:docPr id="1867579340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752324274" name="Picture"/>
+                          <pic:cNvPr id="1867579340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847885934" name="Picture">
+                  <wp:docPr id="1088179546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847885934" name="Picture"/>
+                          <pic:cNvPr id="1088179546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>