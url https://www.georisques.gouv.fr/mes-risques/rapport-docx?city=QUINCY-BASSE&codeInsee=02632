--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942762381" name="Picture">
+                  <wp:docPr id="1934344190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942762381" name="Picture"/>
+                          <pic:cNvPr id="1934344190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695001387" name="Picture">
+                  <wp:docPr id="1517022642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695001387" name="Picture"/>
+                          <pic:cNvPr id="1517022642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1699859683" name="Picture">
+                        <wp:docPr id="1761344362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1699859683" name="Picture"/>
+                                <pic:cNvPr id="1761344362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535958920" name="Picture">
+                  <wp:docPr id="984761638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535958920" name="Picture"/>
+                          <pic:cNvPr id="984761638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995772055" name="Picture">
+                  <wp:docPr id="1949781043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995772055" name="Picture"/>
+                          <pic:cNvPr id="1949781043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666993666" name="Picture">
+                  <wp:docPr id="86546575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666993666" name="Picture"/>
+                          <pic:cNvPr id="86546575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297066049" name="Picture">
+                  <wp:docPr id="1970716075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297066049" name="Picture"/>
+                          <pic:cNvPr id="1970716075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379076490" name="Picture">
+                  <wp:docPr id="1253052916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379076490" name="Picture"/>
+                          <pic:cNvPr id="1253052916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455596783" name="Picture">
+                        <wp:docPr id="1477433886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455596783" name="Picture"/>
+                                <pic:cNvPr id="1477433886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158357369" name="Picture">
+                        <wp:docPr id="1900042653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158357369" name="Picture"/>
+                                <pic:cNvPr id="1900042653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="853596169" name="Picture">
+                        <wp:docPr id="556738446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="853596169" name="Picture"/>
+                                <pic:cNvPr id="556738446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="876908709" name="Picture">
+                        <wp:docPr id="466313937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="876908709" name="Picture"/>
+                                <pic:cNvPr id="466313937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="174854625" name="Picture">
+                        <wp:docPr id="1644062411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="174854625" name="Picture"/>
+                                <pic:cNvPr id="1644062411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1613902729" name="Picture">
+                        <wp:docPr id="1134684113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1613902729" name="Picture"/>
+                                <pic:cNvPr id="1134684113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754611434" name="Picture">
+                        <wp:docPr id="1527734868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754611434" name="Picture"/>
+                                <pic:cNvPr id="1527734868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618501936" name="Picture">
+                        <wp:docPr id="502702835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618501936" name="Picture"/>
+                                <pic:cNvPr id="502702835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="679318467" name="Picture">
+                        <wp:docPr id="1978315567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="679318467" name="Picture"/>
+                                <pic:cNvPr id="1978315567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="418055608" name="Picture">
+                        <wp:docPr id="882794685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="418055608" name="Picture"/>
+                                <pic:cNvPr id="882794685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001841704" name="Picture">
+                        <wp:docPr id="716067729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001841704" name="Picture"/>
+                                <pic:cNvPr id="716067729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436601004" name="Picture">
+                        <wp:docPr id="313600792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436601004" name="Picture"/>
+                                <pic:cNvPr id="313600792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439892088" name="Picture">
+                  <wp:docPr id="1212680712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439892088" name="Picture"/>
+                          <pic:cNvPr id="1212680712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690121507" name="Picture">
+                  <wp:docPr id="1451171036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690121507" name="Picture"/>
+                          <pic:cNvPr id="1451171036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191702035" name="Picture">
+                  <wp:docPr id="1818937087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191702035" name="Picture"/>
+                          <pic:cNvPr id="1818937087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842249535" name="Picture">
+                  <wp:docPr id="1911079153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842249535" name="Picture"/>
+                          <pic:cNvPr id="1911079153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312404512" name="Picture">
+                  <wp:docPr id="1972091624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312404512" name="Picture"/>
+                          <pic:cNvPr id="1972091624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086500760" name="Picture">
+                  <wp:docPr id="584623066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086500760" name="Picture"/>
+                          <pic:cNvPr id="584623066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541583331" name="Picture">
+                        <wp:docPr id="522298936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541583331" name="Picture"/>
+                                <pic:cNvPr id="522298936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511144457" name="Picture">
+                        <wp:docPr id="1544617574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511144457" name="Picture"/>
+                                <pic:cNvPr id="1544617574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277094128" name="Picture">
+                  <wp:docPr id="1531876337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277094128" name="Picture"/>
+                          <pic:cNvPr id="1531876337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596911985" name="Picture">
+                  <wp:docPr id="376889171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596911985" name="Picture"/>
+                          <pic:cNvPr id="376889171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106364464" name="Picture">
+                  <wp:docPr id="1305403445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106364464" name="Picture"/>
+                          <pic:cNvPr id="1305403445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734091610" name="Picture">
+                  <wp:docPr id="90430756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734091610" name="Picture"/>
+                          <pic:cNvPr id="90430756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061179866" name="Picture">
+                  <wp:docPr id="2032587573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061179866" name="Picture"/>
+                          <pic:cNvPr id="2032587573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461837190" name="Picture">
+                  <wp:docPr id="2017320326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461837190" name="Picture"/>
+                          <pic:cNvPr id="2017320326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23095,57 +23095,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2145647080" name="Picture">
+                        <wp:docPr id="123458971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2145647080" name="Picture"/>
+                                <pic:cNvPr id="123458971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24484,57 +24484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645387903" name="Picture">
+                  <wp:docPr id="287107355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645387903" name="Picture"/>
+                          <pic:cNvPr id="287107355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24573,57 +24573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176149669" name="Picture">
+                  <wp:docPr id="1827616218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176149669" name="Picture"/>
+                          <pic:cNvPr id="1827616218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25217,57 +25217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044761445" name="Picture">
+                  <wp:docPr id="938300633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044761445" name="Picture"/>
+                          <pic:cNvPr id="938300633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908744754" name="Picture">
+                  <wp:docPr id="592839950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908744754" name="Picture"/>
+                          <pic:cNvPr id="592839950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26318,57 +26318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027570696" name="Picture">
+                  <wp:docPr id="1592383756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027570696" name="Picture"/>
+                          <pic:cNvPr id="1592383756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27695,57 +27695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205839771" name="Picture">
+                  <wp:docPr id="678751782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205839771" name="Picture"/>
+                          <pic:cNvPr id="678751782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28838,57 +28838,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738180734" name="Picture">
+                        <wp:docPr id="1978537760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738180734" name="Picture"/>
+                                <pic:cNvPr id="1978537760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30199,57 +30199,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293429011" name="Picture">
+                  <wp:docPr id="2053423717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293429011" name="Picture"/>
+                          <pic:cNvPr id="2053423717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30288,57 +30288,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855947664" name="Picture">
+                  <wp:docPr id="1773018927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855947664" name="Picture"/>
+                          <pic:cNvPr id="1773018927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30932,57 +30932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231675084" name="Picture">
+                  <wp:docPr id="59167784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231675084" name="Picture"/>
+                          <pic:cNvPr id="59167784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189215645" name="Picture">
+                  <wp:docPr id="1425411232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189215645" name="Picture"/>
+                          <pic:cNvPr id="1425411232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32033,57 +32033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733223663" name="Picture">
+                  <wp:docPr id="1443813169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733223663" name="Picture"/>
+                          <pic:cNvPr id="1443813169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33410,57 +33410,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179946424" name="Picture">
+                  <wp:docPr id="791652850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179946424" name="Picture"/>
+                          <pic:cNvPr id="791652850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34553,57 +34553,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920704183" name="Picture">
+                        <wp:docPr id="61209051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920704183" name="Picture"/>
+                                <pic:cNvPr id="61209051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35774,57 +35774,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421588126" name="Picture">
+                  <wp:docPr id="1368895588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421588126" name="Picture"/>
+                          <pic:cNvPr id="1368895588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35845,57 +35845,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097798042" name="Picture">
+                  <wp:docPr id="482426275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097798042" name="Picture"/>
+                          <pic:cNvPr id="482426275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36259,57 +36259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683029639" name="Picture">
+                  <wp:docPr id="866577095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683029639" name="Picture"/>
+                          <pic:cNvPr id="866577095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>