--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837556051" name="Picture">
+                  <wp:docPr id="368911973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837556051" name="Picture"/>
+                          <pic:cNvPr id="368911973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516810912" name="Picture">
+                  <wp:docPr id="1430913930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516810912" name="Picture"/>
+                          <pic:cNvPr id="1430913930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092452244" name="Picture">
+                        <wp:docPr id="880463764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092452244" name="Picture"/>
+                                <pic:cNvPr id="880463764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097722589" name="Picture">
+                  <wp:docPr id="839778556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097722589" name="Picture"/>
+                          <pic:cNvPr id="839778556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102938835" name="Picture">
+                  <wp:docPr id="1227466304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102938835" name="Picture"/>
+                          <pic:cNvPr id="1227466304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411156018" name="Picture">
+                  <wp:docPr id="459280287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411156018" name="Picture"/>
+                          <pic:cNvPr id="459280287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842541363" name="Picture">
+                  <wp:docPr id="160402252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842541363" name="Picture"/>
+                          <pic:cNvPr id="160402252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416425629" name="Picture">
+                  <wp:docPr id="1247487456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416425629" name="Picture"/>
+                          <pic:cNvPr id="1247487456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092764385" name="Picture">
+                        <wp:docPr id="1869127216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092764385" name="Picture"/>
+                                <pic:cNvPr id="1869127216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1756396942" name="Picture">
+                        <wp:docPr id="1342771777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1756396942" name="Picture"/>
+                                <pic:cNvPr id="1342771777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915152231" name="Picture">
+                        <wp:docPr id="1027474895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915152231" name="Picture"/>
+                                <pic:cNvPr id="1027474895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467706588" name="Picture">
+                        <wp:docPr id="188690947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467706588" name="Picture"/>
+                                <pic:cNvPr id="188690947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1909667097" name="Picture">
+                        <wp:docPr id="1556538070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1909667097" name="Picture"/>
+                                <pic:cNvPr id="1556538070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2086071642" name="Picture">
+                        <wp:docPr id="250164124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2086071642" name="Picture"/>
+                                <pic:cNvPr id="250164124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1644155896" name="Picture">
+                        <wp:docPr id="851097272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1644155896" name="Picture"/>
+                                <pic:cNvPr id="851097272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888767930" name="Picture">
+                        <wp:docPr id="1830385989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888767930" name="Picture"/>
+                                <pic:cNvPr id="1830385989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225926336" name="Picture">
+                        <wp:docPr id="1477450311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225926336" name="Picture"/>
+                                <pic:cNvPr id="1477450311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350486726" name="Picture">
+                        <wp:docPr id="239740416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350486726" name="Picture"/>
+                                <pic:cNvPr id="239740416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1893018377" name="Picture">
+                        <wp:docPr id="114262098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1893018377" name="Picture"/>
+                                <pic:cNvPr id="114262098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183801716" name="Picture">
+                        <wp:docPr id="1687085524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183801716" name="Picture"/>
+                                <pic:cNvPr id="1687085524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1816122111" name="Picture">
+                        <wp:docPr id="607642656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1816122111" name="Picture"/>
+                                <pic:cNvPr id="607642656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="122273220" name="Picture">
+                        <wp:docPr id="1030235480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="122273220" name="Picture"/>
+                                <pic:cNvPr id="1030235480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654822350" name="Picture">
+                        <wp:docPr id="1211618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654822350" name="Picture"/>
+                                <pic:cNvPr id="1211618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259788950" name="Picture">
+                  <wp:docPr id="1642219510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259788950" name="Picture"/>
+                          <pic:cNvPr id="1642219510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509593063" name="Picture">
+                  <wp:docPr id="1746421185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509593063" name="Picture"/>
+                          <pic:cNvPr id="1746421185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656439352" name="Picture">
+                  <wp:docPr id="702661909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656439352" name="Picture"/>
+                          <pic:cNvPr id="702661909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435627358" name="Picture">
+                  <wp:docPr id="900036204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435627358" name="Picture"/>
+                          <pic:cNvPr id="900036204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073914183" name="Picture">
+                  <wp:docPr id="1415547070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073914183" name="Picture"/>
+                          <pic:cNvPr id="1415547070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16905,57 +16905,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461571351" name="Picture">
+                  <wp:docPr id="1036248346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461571351" name="Picture"/>
+                          <pic:cNvPr id="1036248346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18253,57 +18253,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562248123" name="Picture">
+                        <wp:docPr id="2077260463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562248123" name="Picture"/>
+                                <pic:cNvPr id="2077260463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19814,57 +19814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551828770" name="Picture">
+                  <wp:docPr id="1436449273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551828770" name="Picture"/>
+                          <pic:cNvPr id="1436449273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19894,57 +19894,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647256765" name="Picture">
+                  <wp:docPr id="216343572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647256765" name="Picture"/>
+                          <pic:cNvPr id="216343572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130863250" name="Picture">
+                  <wp:docPr id="1172976977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130863250" name="Picture"/>
+                          <pic:cNvPr id="1172976977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21613,57 +21613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873993693" name="Picture">
+                        <wp:docPr id="1230645107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873993693" name="Picture"/>
+                                <pic:cNvPr id="1230645107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24001,57 +24001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505838933" name="Picture">
+                  <wp:docPr id="1357393406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505838933" name="Picture"/>
+                          <pic:cNvPr id="1357393406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24090,57 +24090,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163366663" name="Picture">
+                  <wp:docPr id="2076479852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163366663" name="Picture"/>
+                          <pic:cNvPr id="2076479852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24734,57 +24734,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879686618" name="Picture">
+                  <wp:docPr id="1673351384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879686618" name="Picture"/>
+                          <pic:cNvPr id="1673351384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25732,57 +25732,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934563210" name="Picture">
+                  <wp:docPr id="771781137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934563210" name="Picture"/>
+                          <pic:cNvPr id="771781137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25835,57 +25835,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727429162" name="Picture">
+                  <wp:docPr id="2119676184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727429162" name="Picture"/>
+                          <pic:cNvPr id="2119676184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27214,57 +27214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293428716" name="Picture">
+                  <wp:docPr id="1422241330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293428716" name="Picture"/>
+                          <pic:cNvPr id="1422241330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28339,57 +28339,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385939794" name="Picture">
+                        <wp:docPr id="1700807585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385939794" name="Picture"/>
+                                <pic:cNvPr id="1700807585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29242,57 +29242,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2020505951" name="Picture">
+                        <wp:docPr id="1807387520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2020505951" name="Picture"/>
+                                <pic:cNvPr id="1807387520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30846,57 +30846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796948533" name="Picture">
+                  <wp:docPr id="2119661893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796948533" name="Picture"/>
+                          <pic:cNvPr id="2119661893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30935,57 +30935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704866076" name="Picture">
+                  <wp:docPr id="1465459385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704866076" name="Picture"/>
+                          <pic:cNvPr id="1465459385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31579,57 +31579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564938626" name="Picture">
+                  <wp:docPr id="1753236825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564938626" name="Picture"/>
+                          <pic:cNvPr id="1753236825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32577,57 +32577,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884709397" name="Picture">
+                  <wp:docPr id="2095452448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884709397" name="Picture"/>
+                          <pic:cNvPr id="2095452448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32680,57 +32680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742818591" name="Picture">
+                  <wp:docPr id="940971707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742818591" name="Picture"/>
+                          <pic:cNvPr id="940971707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34061,57 +34061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290989978" name="Picture">
+                  <wp:docPr id="1598761346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290989978" name="Picture"/>
+                          <pic:cNvPr id="1598761346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35204,57 +35204,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135754520" name="Picture">
+                        <wp:docPr id="1005011129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135754520" name="Picture"/>
+                                <pic:cNvPr id="1005011129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36593,57 +36593,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404190113" name="Picture">
+                  <wp:docPr id="1030121854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404190113" name="Picture"/>
+                          <pic:cNvPr id="1030121854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36682,57 +36682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902062969" name="Picture">
+                  <wp:docPr id="1408479530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902062969" name="Picture"/>
+                          <pic:cNvPr id="1408479530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37326,57 +37326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448744717" name="Picture">
+                  <wp:docPr id="796301823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448744717" name="Picture"/>
+                          <pic:cNvPr id="796301823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38324,57 +38324,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825446799" name="Picture">
+                  <wp:docPr id="1946501604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825446799" name="Picture"/>
+                          <pic:cNvPr id="1946501604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38427,57 +38427,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967538992" name="Picture">
+                  <wp:docPr id="1805421810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967538992" name="Picture"/>
+                          <pic:cNvPr id="1805421810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39804,57 +39804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129914033" name="Picture">
+                  <wp:docPr id="737021735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129914033" name="Picture"/>
+                          <pic:cNvPr id="737021735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40947,57 +40947,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920891662" name="Picture">
+                        <wp:docPr id="443144169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920891662" name="Picture"/>
+                                <pic:cNvPr id="443144169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42308,57 +42308,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329884560" name="Picture">
+                  <wp:docPr id="1101358260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329884560" name="Picture"/>
+                          <pic:cNvPr id="1101358260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42397,57 +42397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912380914" name="Picture">
+                  <wp:docPr id="841074297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912380914" name="Picture"/>
+                          <pic:cNvPr id="841074297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43041,57 +43041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183199749" name="Picture">
+                  <wp:docPr id="1708760247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183199749" name="Picture"/>
+                          <pic:cNvPr id="1708760247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44039,57 +44039,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821632629" name="Picture">
+                  <wp:docPr id="569739490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821632629" name="Picture"/>
+                          <pic:cNvPr id="569739490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44142,57 +44142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105120487" name="Picture">
+                  <wp:docPr id="2004702822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105120487" name="Picture"/>
+                          <pic:cNvPr id="2004702822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45519,57 +45519,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86276914" name="Picture">
+                  <wp:docPr id="1316233464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86276914" name="Picture"/>
+                          <pic:cNvPr id="1316233464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46662,57 +46662,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331415371" name="Picture">
+                        <wp:docPr id="1907938501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331415371" name="Picture"/>
+                                <pic:cNvPr id="1907938501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47883,57 +47883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761662585" name="Picture">
+                  <wp:docPr id="505694698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761662585" name="Picture"/>
+                          <pic:cNvPr id="505694698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47954,57 +47954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114133064" name="Picture">
+                  <wp:docPr id="1910883625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114133064" name="Picture"/>
+                          <pic:cNvPr id="1910883625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48368,57 +48368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925929095" name="Picture">
+                  <wp:docPr id="314514978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925929095" name="Picture"/>
+                          <pic:cNvPr id="314514978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>