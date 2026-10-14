--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278658071" name="Picture">
+                  <wp:docPr id="2093835436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278658071" name="Picture"/>
+                          <pic:cNvPr id="2093835436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852493963" name="Picture">
+                  <wp:docPr id="1187165515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852493963" name="Picture"/>
+                          <pic:cNvPr id="1187165515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1481527924" name="Picture">
+                        <wp:docPr id="2083995521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1481527924" name="Picture"/>
+                                <pic:cNvPr id="2083995521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778849335" name="Picture">
+                  <wp:docPr id="472372533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778849335" name="Picture"/>
+                          <pic:cNvPr id="472372533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312944503" name="Picture">
+                  <wp:docPr id="664661411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312944503" name="Picture"/>
+                          <pic:cNvPr id="664661411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512423729" name="Picture">
+                  <wp:docPr id="510318601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512423729" name="Picture"/>
+                          <pic:cNvPr id="510318601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28002277" name="Picture">
+                  <wp:docPr id="877680609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28002277" name="Picture"/>
+                          <pic:cNvPr id="877680609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="57629281" name="Picture">
+                  <wp:docPr id="1512631244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="57629281" name="Picture"/>
+                          <pic:cNvPr id="1512631244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855385123" name="Picture">
+                        <wp:docPr id="1271405061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855385123" name="Picture"/>
+                                <pic:cNvPr id="1271405061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948656694" name="Picture">
+                        <wp:docPr id="335966251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948656694" name="Picture"/>
+                                <pic:cNvPr id="335966251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094465937" name="Picture">
+                        <wp:docPr id="2044890549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094465937" name="Picture"/>
+                                <pic:cNvPr id="2044890549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386189199" name="Picture">
+                        <wp:docPr id="1046340582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386189199" name="Picture"/>
+                                <pic:cNvPr id="1046340582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431201268" name="Picture">
+                        <wp:docPr id="1163568815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431201268" name="Picture"/>
+                                <pic:cNvPr id="1163568815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52152913" name="Picture">
+                        <wp:docPr id="1361170116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52152913" name="Picture"/>
+                                <pic:cNvPr id="1361170116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1077271701" name="Picture">
+                        <wp:docPr id="2004813632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1077271701" name="Picture"/>
+                                <pic:cNvPr id="2004813632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="311238507" name="Picture">
+                        <wp:docPr id="433475863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="311238507" name="Picture"/>
+                                <pic:cNvPr id="433475863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1812385698" name="Picture">
+                        <wp:docPr id="616373182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1812385698" name="Picture"/>
+                                <pic:cNvPr id="616373182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1967721377" name="Picture">
+                        <wp:docPr id="767690717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1967721377" name="Picture"/>
+                                <pic:cNvPr id="767690717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717439347" name="Picture">
+                        <wp:docPr id="1506396541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717439347" name="Picture"/>
+                                <pic:cNvPr id="1506396541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254566444" name="Picture">
+                        <wp:docPr id="238142056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254566444" name="Picture"/>
+                                <pic:cNvPr id="238142056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1607927561" name="Picture">
+                        <wp:docPr id="428061052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1607927561" name="Picture"/>
+                                <pic:cNvPr id="428061052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925791727" name="Picture">
+                        <wp:docPr id="807457967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925791727" name="Picture"/>
+                                <pic:cNvPr id="807457967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1103885845" name="Picture">
+                        <wp:docPr id="1145364964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1103885845" name="Picture"/>
+                                <pic:cNvPr id="1145364964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999237176" name="Picture">
+                  <wp:docPr id="1688392273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999237176" name="Picture"/>
+                          <pic:cNvPr id="1688392273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331094884" name="Picture">
+                  <wp:docPr id="1810611189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331094884" name="Picture"/>
+                          <pic:cNvPr id="1810611189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687424111" name="Picture">
+                  <wp:docPr id="1360088550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687424111" name="Picture"/>
+                          <pic:cNvPr id="1360088550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943481265" name="Picture">
+                  <wp:docPr id="1432207982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943481265" name="Picture"/>
+                          <pic:cNvPr id="1432207982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081326430" name="Picture">
+                  <wp:docPr id="1606500507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081326430" name="Picture"/>
+                          <pic:cNvPr id="1606500507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16716,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101044885" name="Picture">
+                  <wp:docPr id="941667351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101044885" name="Picture"/>
+                          <pic:cNvPr id="941667351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17859,57 +17859,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1328202696" name="Picture">
+                        <wp:docPr id="1278691999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1328202696" name="Picture"/>
+                                <pic:cNvPr id="1278691999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19248,57 +19248,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678154879" name="Picture">
+                  <wp:docPr id="496730343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678154879" name="Picture"/>
+                          <pic:cNvPr id="496730343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19337,57 +19337,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760458269" name="Picture">
+                  <wp:docPr id="1103542201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760458269" name="Picture"/>
+                          <pic:cNvPr id="1103542201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19981,57 +19981,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900272715" name="Picture">
+                  <wp:docPr id="928214700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900272715" name="Picture"/>
+                          <pic:cNvPr id="928214700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20979,57 +20979,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418097551" name="Picture">
+                  <wp:docPr id="543473172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418097551" name="Picture"/>
+                          <pic:cNvPr id="543473172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21082,57 +21082,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591320452" name="Picture">
+                  <wp:docPr id="1698633081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591320452" name="Picture"/>
+                          <pic:cNvPr id="1698633081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22459,57 +22459,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745740552" name="Picture">
+                  <wp:docPr id="293028782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745740552" name="Picture"/>
+                          <pic:cNvPr id="293028782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23602,57 +23602,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846206545" name="Picture">
+                        <wp:docPr id="1422728963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846206545" name="Picture"/>
+                                <pic:cNvPr id="1422728963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24963,57 +24963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771592507" name="Picture">
+                  <wp:docPr id="2139900935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771592507" name="Picture"/>
+                          <pic:cNvPr id="2139900935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25052,57 +25052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084926414" name="Picture">
+                  <wp:docPr id="63915242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084926414" name="Picture"/>
+                          <pic:cNvPr id="63915242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25696,57 +25696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404627599" name="Picture">
+                  <wp:docPr id="1326167589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404627599" name="Picture"/>
+                          <pic:cNvPr id="1326167589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26694,57 +26694,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715671512" name="Picture">
+                  <wp:docPr id="1648475472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715671512" name="Picture"/>
+                          <pic:cNvPr id="1648475472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26797,57 +26797,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787412548" name="Picture">
+                  <wp:docPr id="1196624791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787412548" name="Picture"/>
+                          <pic:cNvPr id="1196624791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28176,57 +28176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054111327" name="Picture">
+                  <wp:docPr id="103077331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054111327" name="Picture"/>
+                          <pic:cNvPr id="103077331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551070601" name="Picture">
+                        <wp:docPr id="1013292465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551070601" name="Picture"/>
+                                <pic:cNvPr id="1013292465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30335,57 +30335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="61148645" name="Picture">
+                        <wp:docPr id="1161567913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="61148645" name="Picture"/>
+                                <pic:cNvPr id="1161567913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31807,57 +31807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138979638" name="Picture">
+                  <wp:docPr id="595124712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138979638" name="Picture"/>
+                          <pic:cNvPr id="595124712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31896,57 +31896,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255515257" name="Picture">
+                  <wp:docPr id="21342253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255515257" name="Picture"/>
+                          <pic:cNvPr id="21342253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32540,57 +32540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250554647" name="Picture">
+                  <wp:docPr id="1893568749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250554647" name="Picture"/>
+                          <pic:cNvPr id="1893568749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33538,57 +33538,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365623862" name="Picture">
+                  <wp:docPr id="1546149618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365623862" name="Picture"/>
+                          <pic:cNvPr id="1546149618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060831394" name="Picture">
+                  <wp:docPr id="1377842942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060831394" name="Picture"/>
+                          <pic:cNvPr id="1377842942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35018,57 +35018,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972302936" name="Picture">
+                  <wp:docPr id="1975244989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972302936" name="Picture"/>
+                          <pic:cNvPr id="1975244989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36161,57 +36161,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083949146" name="Picture">
+                        <wp:docPr id="1696000035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083949146" name="Picture"/>
+                                <pic:cNvPr id="1696000035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37529,57 +37529,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565461549" name="Picture">
+                  <wp:docPr id="1336442671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565461549" name="Picture"/>
+                          <pic:cNvPr id="1336442671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37618,57 +37618,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068748625" name="Picture">
+                  <wp:docPr id="497926409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068748625" name="Picture"/>
+                          <pic:cNvPr id="497926409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38250,57 +38250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271203328" name="Picture">
+                  <wp:docPr id="1324194666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271203328" name="Picture"/>
+                          <pic:cNvPr id="1324194666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39194,57 +39194,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985389214" name="Picture">
+                  <wp:docPr id="141442304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985389214" name="Picture"/>
+                          <pic:cNvPr id="141442304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39306,57 +39306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131861377" name="Picture">
+                  <wp:docPr id="534554468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131861377" name="Picture"/>
+                          <pic:cNvPr id="534554468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40462,64 +40462,65 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="780"/>
+          <w:trHeight w:hRule="atLeast" w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="60"/>
               <w:gridCol w:w="60"/>
               <w:gridCol w:w="200"/>
               <w:gridCol w:w="5480"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="80"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
@@ -40658,50 +40659,215 @@
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="80"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="60"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="1040"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+     </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:vMerge w:val="continue"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
           </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -40740,575 +40906,281 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="80"/>
+          <w:trHeight w:hRule="atLeast" w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...98 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="100"/>
+          <w:trHeight w:hRule="atLeast" w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...283 lines deleted...]
-     </w:tcPr>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215262150" name="Picture">
+                  <wp:docPr id="1877413423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215262150" name="Picture"/>
+                          <pic:cNvPr id="1877413423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41319,51 +41191,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="900"/>
+          <w:trHeight w:hRule="exact" w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -41431,151 +41303,309 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...62 lines deleted...]
-     </w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="200"/>
+          <w:trHeight w:hRule="exact" w:val="900"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="17"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
@@ -41590,50 +41620,80 @@
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Liste des sites pollués ou potentiellement pollués recensés dans un rayon de 250m en annexe 1.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:hRule="atLeast" w:val="200"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="0" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="top"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="Style1"/>
+                    <w:ind/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                      <w:sz w:val="14"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Liste des anciens sites industriels ou activités de service recensés dans un rayon de 500m en annexe 2.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
           </w:tbl>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -41645,51 +41705,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="7200"/>
+          <w:trHeight w:hRule="exact" w:val="7000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -42279,57 +42339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141233046" name="Picture">
+                  <wp:docPr id="1704918618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141233046" name="Picture"/>
+                          <pic:cNvPr id="1704918618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42359,57 +42419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516815575" name="Picture">
+                  <wp:docPr id="1909054147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516815575" name="Picture"/>
+                          <pic:cNvPr id="1909054147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42865,57 +42925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368406356" name="Picture">
+                  <wp:docPr id="101393782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368406356" name="Picture"/>
+                          <pic:cNvPr id="101393782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44755,73 +44815,133 @@
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="400"/>
         <w:gridCol w:w="1600"/>
-        <w:gridCol w:w="2800"/>
-        <w:gridCol w:w="2180"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="480"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="100"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="1240"/>
+        <w:gridCol w:w="640"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="300"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="JR_PAGE_ANCHOR_0_9"/>
             <w:bookmarkEnd w:id="9"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -44923,128 +45043,137 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661119858" name="Picture">
+                  <wp:docPr id="1756544125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661119858" name="Picture"/>
+                          <pic:cNvPr id="1756544125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443737099" name="Picture">
+                  <wp:docPr id="1872477517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443737099" name="Picture"/>
+                          <pic:cNvPr id="1872477517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45070,50 +45199,77 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -45121,95 +45277,105 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
@@ -45300,50 +45466,78 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -45379,86 +45573,95 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757213777" name="Picture">
+                  <wp:docPr id="1251423235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757213777" name="Picture"/>
+                          <pic:cNvPr id="1251423235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45468,50 +45671,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -45539,51 +45743,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45600,50 +45813,77 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -45704,92 +45944,994 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="15"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="13680"/>
+          <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="1060"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="38"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe 2 : Liste des anciens sites industriels ou activités de service recensés dans un rayon de 500m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="11"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identifiant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nom établissement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activité principale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3838765" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3838765</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décharge d'ordures ménagères non </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10860"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -45850,50 +46992,77 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="220"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -45925,78 +47094,87 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:bookmarkStart w:id="10" w:name="JR_PAGE_ANCHOR_0_10"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="header1"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="400" w:right="400" w:bottom="40" w:left="400" w:header="0" w:footer="0" w:gutter="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
  </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>