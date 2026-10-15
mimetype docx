--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619986758" name="Picture">
+                  <wp:docPr id="1108769946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619986758" name="Picture"/>
+                          <pic:cNvPr id="1108769946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581211115" name="Picture">
+                  <wp:docPr id="1040528052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581211115" name="Picture"/>
+                          <pic:cNvPr id="1040528052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623995306" name="Picture">
+                        <wp:docPr id="785070353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623995306" name="Picture"/>
+                                <pic:cNvPr id="785070353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771362165" name="Picture">
+                  <wp:docPr id="508800010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771362165" name="Picture"/>
+                          <pic:cNvPr id="508800010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567455493" name="Picture">
+                  <wp:docPr id="423562189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567455493" name="Picture"/>
+                          <pic:cNvPr id="423562189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941072864" name="Picture">
+                  <wp:docPr id="936323404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941072864" name="Picture"/>
+                          <pic:cNvPr id="936323404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367570041" name="Picture">
+                  <wp:docPr id="88709048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367570041" name="Picture"/>
+                          <pic:cNvPr id="88709048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367503120" name="Picture">
+                  <wp:docPr id="1387427564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367503120" name="Picture"/>
+                          <pic:cNvPr id="1387427564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959013552" name="Picture">
+                        <wp:docPr id="469881829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959013552" name="Picture"/>
+                                <pic:cNvPr id="469881829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="418995077" name="Picture">
+                        <wp:docPr id="1914218958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="418995077" name="Picture"/>
+                                <pic:cNvPr id="1914218958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137940070" name="Picture">
+                        <wp:docPr id="1164468109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137940070" name="Picture"/>
+                                <pic:cNvPr id="1164468109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376655584" name="Picture">
+                        <wp:docPr id="654932312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376655584" name="Picture"/>
+                                <pic:cNvPr id="654932312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="817577553" name="Picture">
+                        <wp:docPr id="1342750465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="817577553" name="Picture"/>
+                                <pic:cNvPr id="1342750465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869563601" name="Picture">
+                        <wp:docPr id="556583786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869563601" name="Picture"/>
+                                <pic:cNvPr id="556583786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383238522" name="Picture">
+                        <wp:docPr id="597224784" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383238522" name="Picture"/>
+                                <pic:cNvPr id="597224784" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033984232" name="Picture">
+                        <wp:docPr id="854195202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033984232" name="Picture"/>
+                                <pic:cNvPr id="854195202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859481357" name="Picture">
+                        <wp:docPr id="475178232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859481357" name="Picture"/>
+                                <pic:cNvPr id="475178232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1221737068" name="Picture">
+                        <wp:docPr id="1366843618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1221737068" name="Picture"/>
+                                <pic:cNvPr id="1366843618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1597792111" name="Picture">
+                        <wp:docPr id="1013990587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1597792111" name="Picture"/>
+                                <pic:cNvPr id="1013990587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425885007" name="Picture">
+                        <wp:docPr id="1971191942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425885007" name="Picture"/>
+                                <pic:cNvPr id="1971191942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039115493" name="Picture">
+                        <wp:docPr id="488966600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039115493" name="Picture"/>
+                                <pic:cNvPr id="488966600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847425315" name="Picture">
+                        <wp:docPr id="1022349519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847425315" name="Picture"/>
+                                <pic:cNvPr id="1022349519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125653880" name="Picture">
+                        <wp:docPr id="739340346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125653880" name="Picture"/>
+                                <pic:cNvPr id="739340346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479426583" name="Picture">
+                  <wp:docPr id="887145718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479426583" name="Picture"/>
+                          <pic:cNvPr id="887145718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496385307" name="Picture">
+                  <wp:docPr id="1350960132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496385307" name="Picture"/>
+                          <pic:cNvPr id="1350960132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36221311" name="Picture">
+                  <wp:docPr id="2041310365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36221311" name="Picture"/>
+                          <pic:cNvPr id="2041310365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564836886" name="Picture">
+                  <wp:docPr id="1144609205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564836886" name="Picture"/>
+                          <pic:cNvPr id="1144609205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422311276" name="Picture">
+                  <wp:docPr id="2141577581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422311276" name="Picture"/>
+                          <pic:cNvPr id="2141577581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16512,57 +16512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195040285" name="Picture">
+                  <wp:docPr id="1694807383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195040285" name="Picture"/>
+                          <pic:cNvPr id="1694807383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17684,57 +17684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655065757" name="Picture">
+                        <wp:docPr id="338821455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655065757" name="Picture"/>
+                                <pic:cNvPr id="338821455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19247,57 +19247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054778698" name="Picture">
+                  <wp:docPr id="1897327698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054778698" name="Picture"/>
+                          <pic:cNvPr id="1897327698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19327,57 +19327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005917324" name="Picture">
+                  <wp:docPr id="222820679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005917324" name="Picture"/>
+                          <pic:cNvPr id="222820679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19872,57 +19872,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573451593" name="Picture">
+                  <wp:docPr id="401661050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573451593" name="Picture"/>
+                          <pic:cNvPr id="401661050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21008,57 +21008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436561695" name="Picture">
+                        <wp:docPr id="1136470110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436561695" name="Picture"/>
+                                <pic:cNvPr id="1136470110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21791,57 +21791,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630405081" name="Picture">
+                        <wp:docPr id="1052849222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630405081" name="Picture"/>
+                                <pic:cNvPr id="1052849222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24219,57 +24219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872337446" name="Picture">
+                  <wp:docPr id="1977439536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872337446" name="Picture"/>
+                          <pic:cNvPr id="1977439536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24308,57 +24308,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681249218" name="Picture">
+                  <wp:docPr id="288994367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681249218" name="Picture"/>
+                          <pic:cNvPr id="288994367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24952,57 +24952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959112641" name="Picture">
+                  <wp:docPr id="653115738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959112641" name="Picture"/>
+                          <pic:cNvPr id="653115738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25950,57 +25950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248346247" name="Picture">
+                  <wp:docPr id="1716852296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248346247" name="Picture"/>
+                          <pic:cNvPr id="1716852296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26053,57 +26053,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72933625" name="Picture">
+                  <wp:docPr id="1822594331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72933625" name="Picture"/>
+                          <pic:cNvPr id="1822594331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27432,57 +27432,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497899121" name="Picture">
+                  <wp:docPr id="19429382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497899121" name="Picture"/>
+                          <pic:cNvPr id="19429382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28557,57 +28557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353625098" name="Picture">
+                        <wp:docPr id="1255582930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353625098" name="Picture"/>
+                                <pic:cNvPr id="1255582930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29910,57 +29910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889979351" name="Picture">
+                  <wp:docPr id="544584235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889979351" name="Picture"/>
+                          <pic:cNvPr id="544584235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29999,57 +29999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377797350" name="Picture">
+                  <wp:docPr id="345265645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377797350" name="Picture"/>
+                          <pic:cNvPr id="345265645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30643,57 +30643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478887707" name="Picture">
+                  <wp:docPr id="1801182097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478887707" name="Picture"/>
+                          <pic:cNvPr id="1801182097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31641,57 +31641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835192362" name="Picture">
+                  <wp:docPr id="123005473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835192362" name="Picture"/>
+                          <pic:cNvPr id="123005473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31744,57 +31744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294089269" name="Picture">
+                  <wp:docPr id="1801584075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294089269" name="Picture"/>
+                          <pic:cNvPr id="1801584075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33125,57 +33125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605394603" name="Picture">
+                  <wp:docPr id="875344185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605394603" name="Picture"/>
+                          <pic:cNvPr id="875344185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34287,57 +34287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248462212" name="Picture">
+                        <wp:docPr id="1867467068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248462212" name="Picture"/>
+                                <pic:cNvPr id="1867467068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35262,57 +35262,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757995856" name="Picture">
+                        <wp:docPr id="1452609348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757995856" name="Picture"/>
+                                <pic:cNvPr id="1452609348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36651,57 +36651,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531424982" name="Picture">
+                  <wp:docPr id="1124514307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531424982" name="Picture"/>
+                          <pic:cNvPr id="1124514307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36740,57 +36740,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592852879" name="Picture">
+                  <wp:docPr id="563867094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592852879" name="Picture"/>
+                          <pic:cNvPr id="563867094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37384,57 +37384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978498535" name="Picture">
+                  <wp:docPr id="562490176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978498535" name="Picture"/>
+                          <pic:cNvPr id="562490176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38382,57 +38382,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035589161" name="Picture">
+                  <wp:docPr id="662655099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035589161" name="Picture"/>
+                          <pic:cNvPr id="662655099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38485,57 +38485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54132538" name="Picture">
+                  <wp:docPr id="1941867073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54132538" name="Picture"/>
+                          <pic:cNvPr id="1941867073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39862,57 +39862,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592303483" name="Picture">
+                  <wp:docPr id="114413907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592303483" name="Picture"/>
+                          <pic:cNvPr id="114413907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41005,57 +41005,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1625004337" name="Picture">
+                        <wp:docPr id="1016268506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1625004337" name="Picture"/>
+                                <pic:cNvPr id="1016268506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42366,57 +42366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052247830" name="Picture">
+                  <wp:docPr id="884998994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052247830" name="Picture"/>
+                          <pic:cNvPr id="884998994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42455,57 +42455,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272583196" name="Picture">
+                  <wp:docPr id="1624517247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272583196" name="Picture"/>
+                          <pic:cNvPr id="1624517247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43099,57 +43099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754944486" name="Picture">
+                  <wp:docPr id="655509995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754944486" name="Picture"/>
+                          <pic:cNvPr id="655509995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44097,57 +44097,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878043454" name="Picture">
+                  <wp:docPr id="1504320432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878043454" name="Picture"/>
+                          <pic:cNvPr id="1504320432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44200,57 +44200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30776549" name="Picture">
+                  <wp:docPr id="1924681989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30776549" name="Picture"/>
+                          <pic:cNvPr id="1924681989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45577,57 +45577,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037852494" name="Picture">
+                  <wp:docPr id="1275100208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037852494" name="Picture"/>
+                          <pic:cNvPr id="1275100208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46720,57 +46720,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2034040728" name="Picture">
+                        <wp:docPr id="214268236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2034040728" name="Picture"/>
+                                <pic:cNvPr id="214268236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47941,57 +47941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968983720" name="Picture">
+                  <wp:docPr id="1139504408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968983720" name="Picture"/>
+                          <pic:cNvPr id="1139504408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48012,57 +48012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683229833" name="Picture">
+                  <wp:docPr id="1047549925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683229833" name="Picture"/>
+                          <pic:cNvPr id="1047549925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48426,57 +48426,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061166609" name="Picture">
+                  <wp:docPr id="283577344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061166609" name="Picture"/>
+                          <pic:cNvPr id="283577344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>