--- v1 (2026-10-15)
+++ v2 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108769946" name="Picture">
+                  <wp:docPr id="1715504787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108769946" name="Picture"/>
+                          <pic:cNvPr id="1715504787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040528052" name="Picture">
+                  <wp:docPr id="495994001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040528052" name="Picture"/>
+                          <pic:cNvPr id="495994001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="785070353" name="Picture">
+                        <wp:docPr id="1535923500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="785070353" name="Picture"/>
+                                <pic:cNvPr id="1535923500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508800010" name="Picture">
+                  <wp:docPr id="868669336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508800010" name="Picture"/>
+                          <pic:cNvPr id="868669336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423562189" name="Picture">
+                  <wp:docPr id="782794955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423562189" name="Picture"/>
+                          <pic:cNvPr id="782794955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936323404" name="Picture">
+                  <wp:docPr id="1113015584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936323404" name="Picture"/>
+                          <pic:cNvPr id="1113015584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88709048" name="Picture">
+                  <wp:docPr id="416810682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88709048" name="Picture"/>
+                          <pic:cNvPr id="416810682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387427564" name="Picture">
+                  <wp:docPr id="1189822132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387427564" name="Picture"/>
+                          <pic:cNvPr id="1189822132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469881829" name="Picture">
+                        <wp:docPr id="1982528463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469881829" name="Picture"/>
+                                <pic:cNvPr id="1982528463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1914218958" name="Picture">
+                        <wp:docPr id="1926995452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1914218958" name="Picture"/>
+                                <pic:cNvPr id="1926995452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164468109" name="Picture">
+                        <wp:docPr id="2003224000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164468109" name="Picture"/>
+                                <pic:cNvPr id="2003224000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654932312" name="Picture">
+                        <wp:docPr id="2074209238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654932312" name="Picture"/>
+                                <pic:cNvPr id="2074209238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342750465" name="Picture">
+                        <wp:docPr id="1922981547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342750465" name="Picture"/>
+                                <pic:cNvPr id="1922981547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="556583786" name="Picture">
+                        <wp:docPr id="461114320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="556583786" name="Picture"/>
+                                <pic:cNvPr id="461114320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597224784" name="Picture">
+                        <wp:docPr id="120998161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597224784" name="Picture"/>
+                                <pic:cNvPr id="120998161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="854195202" name="Picture">
+                        <wp:docPr id="786993221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="854195202" name="Picture"/>
+                                <pic:cNvPr id="786993221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475178232" name="Picture">
+                        <wp:docPr id="1103989722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475178232" name="Picture"/>
+                                <pic:cNvPr id="1103989722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366843618" name="Picture">
+                        <wp:docPr id="1671879473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366843618" name="Picture"/>
+                                <pic:cNvPr id="1671879473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1013990587" name="Picture">
+                        <wp:docPr id="1409532025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1013990587" name="Picture"/>
+                                <pic:cNvPr id="1409532025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971191942" name="Picture">
+                        <wp:docPr id="1730151735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971191942" name="Picture"/>
+                                <pic:cNvPr id="1730151735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488966600" name="Picture">
+                        <wp:docPr id="1635817231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488966600" name="Picture"/>
+                                <pic:cNvPr id="1635817231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022349519" name="Picture">
+                        <wp:docPr id="1364862328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022349519" name="Picture"/>
+                                <pic:cNvPr id="1364862328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739340346" name="Picture">
+                        <wp:docPr id="511990199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739340346" name="Picture"/>
+                                <pic:cNvPr id="511990199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887145718" name="Picture">
+                  <wp:docPr id="1734819209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887145718" name="Picture"/>
+                          <pic:cNvPr id="1734819209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350960132" name="Picture">
+                  <wp:docPr id="1550181139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350960132" name="Picture"/>
+                          <pic:cNvPr id="1550181139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041310365" name="Picture">
+                  <wp:docPr id="658690822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041310365" name="Picture"/>
+                          <pic:cNvPr id="658690822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144609205" name="Picture">
+                  <wp:docPr id="1850202076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144609205" name="Picture"/>
+                          <pic:cNvPr id="1850202076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141577581" name="Picture">
+                  <wp:docPr id="1431070735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141577581" name="Picture"/>
+                          <pic:cNvPr id="1431070735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16512,57 +16512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694807383" name="Picture">
+                  <wp:docPr id="97470481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694807383" name="Picture"/>
+                          <pic:cNvPr id="97470481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17684,57 +17684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="338821455" name="Picture">
+                        <wp:docPr id="692261631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="338821455" name="Picture"/>
+                                <pic:cNvPr id="692261631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19247,57 +19247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897327698" name="Picture">
+                  <wp:docPr id="1335076769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897327698" name="Picture"/>
+                          <pic:cNvPr id="1335076769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19327,57 +19327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222820679" name="Picture">
+                  <wp:docPr id="1027906236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222820679" name="Picture"/>
+                          <pic:cNvPr id="1027906236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19872,57 +19872,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401661050" name="Picture">
+                  <wp:docPr id="1463493601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401661050" name="Picture"/>
+                          <pic:cNvPr id="1463493601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21008,57 +21008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1136470110" name="Picture">
+                        <wp:docPr id="1404119010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1136470110" name="Picture"/>
+                                <pic:cNvPr id="1404119010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21791,57 +21791,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052849222" name="Picture">
+                        <wp:docPr id="1709351925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052849222" name="Picture"/>
+                                <pic:cNvPr id="1709351925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24219,57 +24219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977439536" name="Picture">
+                  <wp:docPr id="1998410592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977439536" name="Picture"/>
+                          <pic:cNvPr id="1998410592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24308,57 +24308,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288994367" name="Picture">
+                  <wp:docPr id="403618481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288994367" name="Picture"/>
+                          <pic:cNvPr id="403618481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24952,57 +24952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653115738" name="Picture">
+                  <wp:docPr id="1745047374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653115738" name="Picture"/>
+                          <pic:cNvPr id="1745047374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25950,57 +25950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716852296" name="Picture">
+                  <wp:docPr id="1937860773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716852296" name="Picture"/>
+                          <pic:cNvPr id="1937860773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26053,57 +26053,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822594331" name="Picture">
+                  <wp:docPr id="238653929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822594331" name="Picture"/>
+                          <pic:cNvPr id="238653929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27432,57 +27432,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19429382" name="Picture">
+                  <wp:docPr id="1404781251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19429382" name="Picture"/>
+                          <pic:cNvPr id="1404781251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28557,57 +28557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255582930" name="Picture">
+                        <wp:docPr id="1300651312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255582930" name="Picture"/>
+                                <pic:cNvPr id="1300651312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29910,57 +29910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544584235" name="Picture">
+                  <wp:docPr id="750374670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544584235" name="Picture"/>
+                          <pic:cNvPr id="750374670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29999,57 +29999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345265645" name="Picture">
+                  <wp:docPr id="1963144105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345265645" name="Picture"/>
+                          <pic:cNvPr id="1963144105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30643,57 +30643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801182097" name="Picture">
+                  <wp:docPr id="169058276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801182097" name="Picture"/>
+                          <pic:cNvPr id="169058276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31641,57 +31641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123005473" name="Picture">
+                  <wp:docPr id="1514987596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123005473" name="Picture"/>
+                          <pic:cNvPr id="1514987596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31744,57 +31744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801584075" name="Picture">
+                  <wp:docPr id="2119599564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801584075" name="Picture"/>
+                          <pic:cNvPr id="2119599564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33125,57 +33125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875344185" name="Picture">
+                  <wp:docPr id="1000040558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875344185" name="Picture"/>
+                          <pic:cNvPr id="1000040558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34287,57 +34287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867467068" name="Picture">
+                        <wp:docPr id="895760458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867467068" name="Picture"/>
+                                <pic:cNvPr id="895760458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35262,57 +35262,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452609348" name="Picture">
+                        <wp:docPr id="1188400936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452609348" name="Picture"/>
+                                <pic:cNvPr id="1188400936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36651,57 +36651,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124514307" name="Picture">
+                  <wp:docPr id="1390889424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124514307" name="Picture"/>
+                          <pic:cNvPr id="1390889424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36740,57 +36740,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563867094" name="Picture">
+                  <wp:docPr id="1618842994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563867094" name="Picture"/>
+                          <pic:cNvPr id="1618842994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37384,57 +37384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562490176" name="Picture">
+                  <wp:docPr id="2110706710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562490176" name="Picture"/>
+                          <pic:cNvPr id="2110706710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38382,57 +38382,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662655099" name="Picture">
+                  <wp:docPr id="711868288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662655099" name="Picture"/>
+                          <pic:cNvPr id="711868288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38485,57 +38485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941867073" name="Picture">
+                  <wp:docPr id="950382666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941867073" name="Picture"/>
+                          <pic:cNvPr id="950382666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39862,57 +39862,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114413907" name="Picture">
+                  <wp:docPr id="1111342338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114413907" name="Picture"/>
+                          <pic:cNvPr id="1111342338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41005,57 +41005,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016268506" name="Picture">
+                        <wp:docPr id="1693363848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016268506" name="Picture"/>
+                                <pic:cNvPr id="1693363848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42366,57 +42366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884998994" name="Picture">
+                  <wp:docPr id="1268042426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884998994" name="Picture"/>
+                          <pic:cNvPr id="1268042426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42455,57 +42455,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624517247" name="Picture">
+                  <wp:docPr id="1730171181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624517247" name="Picture"/>
+                          <pic:cNvPr id="1730171181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43099,57 +43099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655509995" name="Picture">
+                  <wp:docPr id="233987085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655509995" name="Picture"/>
+                          <pic:cNvPr id="233987085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44097,57 +44097,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504320432" name="Picture">
+                  <wp:docPr id="1593240664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504320432" name="Picture"/>
+                          <pic:cNvPr id="1593240664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44200,57 +44200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924681989" name="Picture">
+                  <wp:docPr id="1991035748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924681989" name="Picture"/>
+                          <pic:cNvPr id="1991035748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45577,57 +45577,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275100208" name="Picture">
+                  <wp:docPr id="20124624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275100208" name="Picture"/>
+                          <pic:cNvPr id="20124624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46720,57 +46720,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214268236" name="Picture">
+                        <wp:docPr id="114945220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214268236" name="Picture"/>
+                                <pic:cNvPr id="114945220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47941,57 +47941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139504408" name="Picture">
+                  <wp:docPr id="535675484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139504408" name="Picture"/>
+                          <pic:cNvPr id="535675484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48012,57 +48012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047549925" name="Picture">
+                  <wp:docPr id="787720479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047549925" name="Picture"/>
+                          <pic:cNvPr id="787720479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48426,57 +48426,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283577344" name="Picture">
+                  <wp:docPr id="1355580141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283577344" name="Picture"/>
+                          <pic:cNvPr id="1355580141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>