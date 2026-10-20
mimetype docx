--- v0 (2026-08-17)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962345628" name="Picture">
+                  <wp:docPr id="1595406200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962345628" name="Picture"/>
+                          <pic:cNvPr id="1595406200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545647482" name="Picture">
+                  <wp:docPr id="1191481090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545647482" name="Picture"/>
+                          <pic:cNvPr id="1191481090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1944964391" name="Picture">
+                        <wp:docPr id="1692088145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1944964391" name="Picture"/>
+                                <pic:cNvPr id="1692088145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698916737" name="Picture">
+                  <wp:docPr id="1408049601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698916737" name="Picture"/>
+                          <pic:cNvPr id="1408049601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430966415" name="Picture">
+                  <wp:docPr id="796274629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430966415" name="Picture"/>
+                          <pic:cNvPr id="796274629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302753089" name="Picture">
+                  <wp:docPr id="258736172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302753089" name="Picture"/>
+                          <pic:cNvPr id="258736172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049966019" name="Picture">
+                  <wp:docPr id="542615061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049966019" name="Picture"/>
+                          <pic:cNvPr id="542615061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019801351" name="Picture">
+                  <wp:docPr id="609189405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019801351" name="Picture"/>
+                          <pic:cNvPr id="609189405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="340224032" name="Picture">
+                        <wp:docPr id="1117125518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="340224032" name="Picture"/>
+                                <pic:cNvPr id="1117125518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2043656480" name="Picture">
+                        <wp:docPr id="264084972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2043656480" name="Picture"/>
+                                <pic:cNvPr id="264084972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404658816" name="Picture">
+                        <wp:docPr id="244343310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404658816" name="Picture"/>
+                                <pic:cNvPr id="244343310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1540876915" name="Picture">
+                        <wp:docPr id="151139884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1540876915" name="Picture"/>
+                                <pic:cNvPr id="151139884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951015244" name="Picture">
+                        <wp:docPr id="641487498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951015244" name="Picture"/>
+                                <pic:cNvPr id="641487498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1676194770" name="Picture">
+                        <wp:docPr id="2129405127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1676194770" name="Picture"/>
+                                <pic:cNvPr id="2129405127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652285027" name="Picture">
+                        <wp:docPr id="939318713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652285027" name="Picture"/>
+                                <pic:cNvPr id="939318713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385149614" name="Picture">
+                        <wp:docPr id="1196975829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385149614" name="Picture"/>
+                                <pic:cNvPr id="1196975829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="533857499" name="Picture">
+                        <wp:docPr id="952117288" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="533857499" name="Picture"/>
+                                <pic:cNvPr id="952117288" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1497855163" name="Picture">
+                        <wp:docPr id="1909972953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1497855163" name="Picture"/>
+                                <pic:cNvPr id="1909972953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="913147025" name="Picture">
+                        <wp:docPr id="1356987008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="913147025" name="Picture"/>
+                                <pic:cNvPr id="1356987008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="46442903" name="Picture">
+                        <wp:docPr id="795056405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="46442903" name="Picture"/>
+                                <pic:cNvPr id="795056405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1268755959" name="Picture">
+                        <wp:docPr id="422610635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1268755959" name="Picture"/>
+                                <pic:cNvPr id="422610635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2048240277" name="Picture">
+                        <wp:docPr id="785430860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2048240277" name="Picture"/>
+                                <pic:cNvPr id="785430860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1029025471" name="Picture">
+                        <wp:docPr id="2004629866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1029025471" name="Picture"/>
+                                <pic:cNvPr id="2004629866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178935423" name="Picture">
+                  <wp:docPr id="64854872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178935423" name="Picture"/>
+                          <pic:cNvPr id="64854872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275353666" name="Picture">
+                  <wp:docPr id="953051230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275353666" name="Picture"/>
+                          <pic:cNvPr id="953051230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904886856" name="Picture">
+                  <wp:docPr id="546184584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904886856" name="Picture"/>
+                          <pic:cNvPr id="546184584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558995483" name="Picture">
+                  <wp:docPr id="318096825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558995483" name="Picture"/>
+                          <pic:cNvPr id="318096825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400024126" name="Picture">
+                  <wp:docPr id="1207806915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400024126" name="Picture"/>
+                          <pic:cNvPr id="1207806915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804723604" name="Picture">
+                  <wp:docPr id="2132886785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804723604" name="Picture"/>
+                          <pic:cNvPr id="2132886785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498569075" name="Picture">
+                        <wp:docPr id="795865510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498569075" name="Picture"/>
+                                <pic:cNvPr id="795865510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="908247297" name="Picture">
+                  <wp:docPr id="950062967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="908247297" name="Picture"/>
+                          <pic:cNvPr id="950062967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468718146" name="Picture">
+                  <wp:docPr id="890765830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468718146" name="Picture"/>
+                          <pic:cNvPr id="890765830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975030872" name="Picture">
+                  <wp:docPr id="1705654210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975030872" name="Picture"/>
+                          <pic:cNvPr id="1705654210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742059084" name="Picture">
+                  <wp:docPr id="1978384473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742059084" name="Picture"/>
+                          <pic:cNvPr id="1978384473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141786764" name="Picture">
+                  <wp:docPr id="84846225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141786764" name="Picture"/>
+                          <pic:cNvPr id="84846225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720367235" name="Picture">
+                  <wp:docPr id="1417699923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720367235" name="Picture"/>
+                          <pic:cNvPr id="1417699923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840438573" name="Picture">
+                        <wp:docPr id="1571449805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840438573" name="Picture"/>
+                                <pic:cNvPr id="1571449805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582251704" name="Picture">
+                  <wp:docPr id="183441617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582251704" name="Picture"/>
+                          <pic:cNvPr id="183441617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196753247" name="Picture">
+                  <wp:docPr id="1217469897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196753247" name="Picture"/>
+                          <pic:cNvPr id="1217469897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="496007459" name="Picture">
+                  <wp:docPr id="1173716996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="496007459" name="Picture"/>
+                          <pic:cNvPr id="1173716996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732406387" name="Picture">
+                  <wp:docPr id="540213710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732406387" name="Picture"/>
+                          <pic:cNvPr id="540213710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872620688" name="Picture">
+                  <wp:docPr id="876681891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872620688" name="Picture"/>
+                          <pic:cNvPr id="876681891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458439895" name="Picture">
+                  <wp:docPr id="2057787852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458439895" name="Picture"/>
+                          <pic:cNvPr id="2057787852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365319684" name="Picture">
+                        <wp:docPr id="747142167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365319684" name="Picture"/>
+                                <pic:cNvPr id="747142167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859321045" name="Picture">
+                  <wp:docPr id="1814116723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859321045" name="Picture"/>
+                          <pic:cNvPr id="1814116723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493845357" name="Picture">
+                  <wp:docPr id="1410802390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493845357" name="Picture"/>
+                          <pic:cNvPr id="1410802390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181872704" name="Picture">
+                  <wp:docPr id="928060752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181872704" name="Picture"/>
+                          <pic:cNvPr id="928060752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938293705" name="Picture">
+                  <wp:docPr id="36788477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938293705" name="Picture"/>
+                          <pic:cNvPr id="36788477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532417392" name="Picture">
+                  <wp:docPr id="1821973152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532417392" name="Picture"/>
+                          <pic:cNvPr id="1821973152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179275588" name="Picture">
+                  <wp:docPr id="1022962699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179275588" name="Picture"/>
+                          <pic:cNvPr id="1022962699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66275504" name="Picture">
+                        <wp:docPr id="1983085885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66275504" name="Picture"/>
+                                <pic:cNvPr id="1983085885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953047764" name="Picture">
+                  <wp:docPr id="1339551362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953047764" name="Picture"/>
+                          <pic:cNvPr id="1339551362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833325601" name="Picture">
+                  <wp:docPr id="576760016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833325601" name="Picture"/>
+                          <pic:cNvPr id="576760016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166442579" name="Picture">
+                  <wp:docPr id="1572121014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166442579" name="Picture"/>
+                          <pic:cNvPr id="1572121014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571902071" name="Picture">
+                  <wp:docPr id="1170864586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571902071" name="Picture"/>
+                          <pic:cNvPr id="1170864586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738049829" name="Picture">
+                  <wp:docPr id="1556669736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738049829" name="Picture"/>
+                          <pic:cNvPr id="1556669736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871780914" name="Picture">
+                  <wp:docPr id="274341547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871780914" name="Picture"/>
+                          <pic:cNvPr id="274341547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846220871" name="Picture">
+                  <wp:docPr id="1914456498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846220871" name="Picture"/>
+                          <pic:cNvPr id="1914456498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059625288" name="Picture">
+                  <wp:docPr id="917509624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059625288" name="Picture"/>
+                          <pic:cNvPr id="917509624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864615848" name="Picture">
+                  <wp:docPr id="1881429959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864615848" name="Picture"/>
+                          <pic:cNvPr id="1881429959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,61 +42821,61 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4017975" \t "_blank" </w:instrText>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4018081" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP4017975</w:t>
+              <w:t xml:space="preserve">SSP4018081</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>