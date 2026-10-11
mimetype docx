--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646529327" name="Picture">
+                  <wp:docPr id="764394503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646529327" name="Picture"/>
+                          <pic:cNvPr id="764394503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021600243" name="Picture">
+                  <wp:docPr id="879134386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021600243" name="Picture"/>
+                          <pic:cNvPr id="879134386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045195263" name="Picture">
+                        <wp:docPr id="1466609949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045195263" name="Picture"/>
+                                <pic:cNvPr id="1466609949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399616186" name="Picture">
+                  <wp:docPr id="505396710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399616186" name="Picture"/>
+                          <pic:cNvPr id="505396710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373417971" name="Picture">
+                  <wp:docPr id="486899748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373417971" name="Picture"/>
+                          <pic:cNvPr id="486899748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851034260" name="Picture">
+                  <wp:docPr id="62321056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851034260" name="Picture"/>
+                          <pic:cNvPr id="62321056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721268682" name="Picture">
+                  <wp:docPr id="603703778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721268682" name="Picture"/>
+                          <pic:cNvPr id="603703778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228414815" name="Picture">
+                  <wp:docPr id="2078556416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228414815" name="Picture"/>
+                          <pic:cNvPr id="2078556416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586675308" name="Picture">
+                        <wp:docPr id="76318365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586675308" name="Picture"/>
+                                <pic:cNvPr id="76318365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314861049" name="Picture">
+                        <wp:docPr id="223877110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314861049" name="Picture"/>
+                                <pic:cNvPr id="223877110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1107641251" name="Picture">
+                        <wp:docPr id="372540367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1107641251" name="Picture"/>
+                                <pic:cNvPr id="372540367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1848221343" name="Picture">
+                        <wp:docPr id="18168472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1848221343" name="Picture"/>
+                                <pic:cNvPr id="18168472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="578679245" name="Picture">
+                        <wp:docPr id="688530818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="578679245" name="Picture"/>
+                                <pic:cNvPr id="688530818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137086447" name="Picture">
+                        <wp:docPr id="1612866491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137086447" name="Picture"/>
+                                <pic:cNvPr id="1612866491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659077873" name="Picture">
+                        <wp:docPr id="773235095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659077873" name="Picture"/>
+                                <pic:cNvPr id="773235095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="477526874" name="Picture">
+                        <wp:docPr id="1638707377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="477526874" name="Picture"/>
+                                <pic:cNvPr id="1638707377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412007359" name="Picture">
+                        <wp:docPr id="1020282444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412007359" name="Picture"/>
+                                <pic:cNvPr id="1020282444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528041306" name="Picture">
+                        <wp:docPr id="310342960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528041306" name="Picture"/>
+                                <pic:cNvPr id="310342960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1428700977" name="Picture">
+                        <wp:docPr id="705227095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1428700977" name="Picture"/>
+                                <pic:cNvPr id="705227095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="918341358" name="Picture">
+                        <wp:docPr id="2075209035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="918341358" name="Picture"/>
+                                <pic:cNvPr id="2075209035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="145516051" name="Picture">
+                        <wp:docPr id="1983319965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="145516051" name="Picture"/>
+                                <pic:cNvPr id="1983319965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922889830" name="Picture">
+                        <wp:docPr id="1494569336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922889830" name="Picture"/>
+                                <pic:cNvPr id="1494569336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="737041197" name="Picture">
+                        <wp:docPr id="2003967029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="737041197" name="Picture"/>
+                                <pic:cNvPr id="2003967029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893770136" name="Picture">
+                  <wp:docPr id="426746898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893770136" name="Picture"/>
+                          <pic:cNvPr id="426746898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141149881" name="Picture">
+                  <wp:docPr id="1408557839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141149881" name="Picture"/>
+                          <pic:cNvPr id="1408557839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188811127" name="Picture">
+                  <wp:docPr id="1993732512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188811127" name="Picture"/>
+                          <pic:cNvPr id="1993732512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457007742" name="Picture">
+                  <wp:docPr id="1344957713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457007742" name="Picture"/>
+                          <pic:cNvPr id="1344957713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428457196" name="Picture">
+                  <wp:docPr id="526613362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428457196" name="Picture"/>
+                          <pic:cNvPr id="526613362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730634349" name="Picture">
+                  <wp:docPr id="996749491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730634349" name="Picture"/>
+                          <pic:cNvPr id="996749491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226889474" name="Picture">
+                        <wp:docPr id="775168427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226889474" name="Picture"/>
+                                <pic:cNvPr id="775168427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197026811" name="Picture">
+                  <wp:docPr id="776351425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197026811" name="Picture"/>
+                          <pic:cNvPr id="776351425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619925942" name="Picture">
+                  <wp:docPr id="1744378009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619925942" name="Picture"/>
+                          <pic:cNvPr id="1744378009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422622261" name="Picture">
+                  <wp:docPr id="1758418100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422622261" name="Picture"/>
+                          <pic:cNvPr id="1758418100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27421463" name="Picture">
+                  <wp:docPr id="281481295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27421463" name="Picture"/>
+                          <pic:cNvPr id="281481295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662819202" name="Picture">
+                  <wp:docPr id="962629963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662819202" name="Picture"/>
+                          <pic:cNvPr id="962629963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143062876" name="Picture">
+                  <wp:docPr id="1275342409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143062876" name="Picture"/>
+                          <pic:cNvPr id="1275342409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261200275" name="Picture">
+                        <wp:docPr id="1059883646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261200275" name="Picture"/>
+                                <pic:cNvPr id="1059883646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959316867" name="Picture">
+                  <wp:docPr id="892606665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959316867" name="Picture"/>
+                          <pic:cNvPr id="892606665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981198743" name="Picture">
+                  <wp:docPr id="1890199318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981198743" name="Picture"/>
+                          <pic:cNvPr id="1890199318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627791909" name="Picture">
+                  <wp:docPr id="1394894162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627791909" name="Picture"/>
+                          <pic:cNvPr id="1394894162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147592429" name="Picture">
+                  <wp:docPr id="698047142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147592429" name="Picture"/>
+                          <pic:cNvPr id="698047142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328368849" name="Picture">
+                  <wp:docPr id="1622993526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328368849" name="Picture"/>
+                          <pic:cNvPr id="1622993526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719554911" name="Picture">
+                  <wp:docPr id="1179678163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719554911" name="Picture"/>
+                          <pic:cNvPr id="1179678163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29063,51 +29063,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1300"/>
+          <w:trHeight w:hRule="atLeast" w:val="1680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="463911266" name="Picture">
+                        <wp:docPr id="812058408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="463911266" name="Picture"/>
+                                <pic:cNvPr id="812058408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29621,51 +29621,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="400"/>
+                <w:trHeight w:hRule="atLeast" w:val="780"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29690,50 +29690,54 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
+                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Inondation</w:t>
+                    <w:br/>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -30895,51 +30899,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1600"/>
+          <w:trHeight w:hRule="exact" w:val="1220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31552,57 +31556,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950448964" name="Picture">
+                  <wp:docPr id="1686870465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950448964" name="Picture"/>
+                          <pic:cNvPr id="1686870465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15978027" name="Picture">
+                  <wp:docPr id="1905753615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15978027" name="Picture"/>
+                          <pic:cNvPr id="1905753615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774904574" name="Picture">
+                  <wp:docPr id="2042718546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774904574" name="Picture"/>
+                          <pic:cNvPr id="2042718546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126556488" name="Picture">
+                  <wp:docPr id="1050273799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126556488" name="Picture"/>
+                          <pic:cNvPr id="1050273799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572470673" name="Picture">
+                  <wp:docPr id="1949605597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572470673" name="Picture"/>
+                          <pic:cNvPr id="1949605597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33987,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945172274" name="Picture">
+                  <wp:docPr id="114156272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945172274" name="Picture"/>
+                          <pic:cNvPr id="114156272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34985,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492871249" name="Picture">
+                  <wp:docPr id="407824971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492871249" name="Picture"/>
+                          <pic:cNvPr id="407824971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063619615" name="Picture">
+                  <wp:docPr id="739645130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063619615" name="Picture"/>
+                          <pic:cNvPr id="739645130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36465,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972389198" name="Picture">
+                  <wp:docPr id="252098254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972389198" name="Picture"/>
+                          <pic:cNvPr id="252098254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37608,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2054367667" name="Picture">
+                        <wp:docPr id="682280710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2054367667" name="Picture"/>
+                                <pic:cNvPr id="682280710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222214534" name="Picture">
+                  <wp:docPr id="304129051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222214534" name="Picture"/>
+                          <pic:cNvPr id="304129051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259075153" name="Picture">
+                  <wp:docPr id="1406582972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259075153" name="Picture"/>
+                          <pic:cNvPr id="1406582972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39702,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113199840" name="Picture">
+                  <wp:docPr id="1239585393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113199840" name="Picture"/>
+                          <pic:cNvPr id="1239585393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40700,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120410179" name="Picture">
+                  <wp:docPr id="1480128217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120410179" name="Picture"/>
+                          <pic:cNvPr id="1480128217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40803,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420983677" name="Picture">
+                  <wp:docPr id="182466364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420983677" name="Picture"/>
+                          <pic:cNvPr id="182466364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297697346" name="Picture">
+                  <wp:docPr id="1214187653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297697346" name="Picture"/>
+                          <pic:cNvPr id="1214187653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43323,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490245817" name="Picture">
+                        <wp:docPr id="947360735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490245817" name="Picture"/>
+                                <pic:cNvPr id="947360735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44544,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032486769" name="Picture">
+                  <wp:docPr id="148680564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032486769" name="Picture"/>
+                          <pic:cNvPr id="148680564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44615,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984684894" name="Picture">
+                  <wp:docPr id="663056301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984684894" name="Picture"/>
+                          <pic:cNvPr id="663056301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45029,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="327346371" name="Picture">
+                  <wp:docPr id="1994711028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="327346371" name="Picture"/>
+                          <pic:cNvPr id="1994711028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>