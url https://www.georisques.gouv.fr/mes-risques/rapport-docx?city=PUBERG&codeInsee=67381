--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538000793" name="Picture">
+                  <wp:docPr id="932358890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538000793" name="Picture"/>
+                          <pic:cNvPr id="932358890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087564243" name="Picture">
+                  <wp:docPr id="1470512140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087564243" name="Picture"/>
+                          <pic:cNvPr id="1470512140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559150368" name="Picture">
+                        <wp:docPr id="364988112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559150368" name="Picture"/>
+                                <pic:cNvPr id="364988112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085128232" name="Picture">
+                  <wp:docPr id="760596398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085128232" name="Picture"/>
+                          <pic:cNvPr id="760596398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740355951" name="Picture">
+                  <wp:docPr id="1390502018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740355951" name="Picture"/>
+                          <pic:cNvPr id="1390502018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169225697" name="Picture">
+                  <wp:docPr id="170956458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169225697" name="Picture"/>
+                          <pic:cNvPr id="170956458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743537278" name="Picture">
+                  <wp:docPr id="214978079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743537278" name="Picture"/>
+                          <pic:cNvPr id="214978079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119380946" name="Picture">
+                  <wp:docPr id="74906986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119380946" name="Picture"/>
+                          <pic:cNvPr id="74906986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083542779" name="Picture">
+                        <wp:docPr id="1184120194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083542779" name="Picture"/>
+                                <pic:cNvPr id="1184120194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1959242724" name="Picture">
+                        <wp:docPr id="515017954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1959242724" name="Picture"/>
+                                <pic:cNvPr id="515017954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1279605876" name="Picture">
+                        <wp:docPr id="31145774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1279605876" name="Picture"/>
+                                <pic:cNvPr id="31145774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26996583" name="Picture">
+                        <wp:docPr id="1604963695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26996583" name="Picture"/>
+                                <pic:cNvPr id="1604963695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383377441" name="Picture">
+                        <wp:docPr id="1661875507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383377441" name="Picture"/>
+                                <pic:cNvPr id="1661875507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1290990228" name="Picture">
+                        <wp:docPr id="651947652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1290990228" name="Picture"/>
+                                <pic:cNvPr id="651947652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233881456" name="Picture">
+                        <wp:docPr id="492765933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233881456" name="Picture"/>
+                                <pic:cNvPr id="492765933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055840207" name="Picture">
+                        <wp:docPr id="1898260619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055840207" name="Picture"/>
+                                <pic:cNvPr id="1898260619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1312207200" name="Picture">
+                        <wp:docPr id="190415800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1312207200" name="Picture"/>
+                                <pic:cNvPr id="190415800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2112473133" name="Picture">
+                        <wp:docPr id="1283817689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2112473133" name="Picture"/>
+                                <pic:cNvPr id="1283817689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915678372" name="Picture">
+                        <wp:docPr id="813213360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915678372" name="Picture"/>
+                                <pic:cNvPr id="813213360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1698987827" name="Picture">
+                        <wp:docPr id="1993305535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1698987827" name="Picture"/>
+                                <pic:cNvPr id="1993305535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1979157896" name="Picture">
+                        <wp:docPr id="1599793065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1979157896" name="Picture"/>
+                                <pic:cNvPr id="1599793065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438966828" name="Picture">
+                        <wp:docPr id="389271107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438966828" name="Picture"/>
+                                <pic:cNvPr id="389271107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="917001685" name="Picture">
+                        <wp:docPr id="2107900685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="917001685" name="Picture"/>
+                                <pic:cNvPr id="2107900685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118406738" name="Picture">
+                  <wp:docPr id="937424626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118406738" name="Picture"/>
+                          <pic:cNvPr id="937424626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377577430" name="Picture">
+                  <wp:docPr id="811084390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377577430" name="Picture"/>
+                          <pic:cNvPr id="811084390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824439839" name="Picture">
+                  <wp:docPr id="230416325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824439839" name="Picture"/>
+                          <pic:cNvPr id="230416325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386863310" name="Picture">
+                  <wp:docPr id="1572986240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386863310" name="Picture"/>
+                          <pic:cNvPr id="1572986240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830888827" name="Picture">
+                  <wp:docPr id="466542795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830888827" name="Picture"/>
+                          <pic:cNvPr id="466542795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948122539" name="Picture">
+                  <wp:docPr id="828350579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948122539" name="Picture"/>
+                          <pic:cNvPr id="828350579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342308088" name="Picture">
+                        <wp:docPr id="1415674964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342308088" name="Picture"/>
+                                <pic:cNvPr id="1415674964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087658691" name="Picture">
+                        <wp:docPr id="1082329401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087658691" name="Picture"/>
+                                <pic:cNvPr id="1082329401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666961523" name="Picture">
+                  <wp:docPr id="1069484684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666961523" name="Picture"/>
+                          <pic:cNvPr id="1069484684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145970832" name="Picture">
+                  <wp:docPr id="1982944928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145970832" name="Picture"/>
+                          <pic:cNvPr id="1982944928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090674150" name="Picture">
+                  <wp:docPr id="782451614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090674150" name="Picture"/>
+                          <pic:cNvPr id="782451614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350222540" name="Picture">
+                  <wp:docPr id="1427328684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350222540" name="Picture"/>
+                          <pic:cNvPr id="1427328684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187923760" name="Picture">
+                  <wp:docPr id="976839039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187923760" name="Picture"/>
+                          <pic:cNvPr id="976839039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218979075" name="Picture">
+                  <wp:docPr id="281244125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218979075" name="Picture"/>
+                          <pic:cNvPr id="281244125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1191529717" name="Picture">
+                        <wp:docPr id="1373802240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1191529717" name="Picture"/>
+                                <pic:cNvPr id="1373802240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898494686" name="Picture">
+                        <wp:docPr id="919936265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898494686" name="Picture"/>
+                                <pic:cNvPr id="919936265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484939390" name="Picture">
+                  <wp:docPr id="1930042972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484939390" name="Picture"/>
+                          <pic:cNvPr id="1930042972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911431140" name="Picture">
+                  <wp:docPr id="190693076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911431140" name="Picture"/>
+                          <pic:cNvPr id="190693076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824936728" name="Picture">
+                  <wp:docPr id="268093494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824936728" name="Picture"/>
+                          <pic:cNvPr id="268093494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934410800" name="Picture">
+                  <wp:docPr id="1361314408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934410800" name="Picture"/>
+                          <pic:cNvPr id="1361314408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266310850" name="Picture">
+                  <wp:docPr id="961163065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266310850" name="Picture"/>
+                          <pic:cNvPr id="961163065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972409305" name="Picture">
+                  <wp:docPr id="1515612545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972409305" name="Picture"/>
+                          <pic:cNvPr id="1515612545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124795130" name="Picture">
+                        <wp:docPr id="1228971548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124795130" name="Picture"/>
+                                <pic:cNvPr id="1228971548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989115286" name="Picture">
+                  <wp:docPr id="548666580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989115286" name="Picture"/>
+                          <pic:cNvPr id="548666580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808709831" name="Picture">
+                  <wp:docPr id="2136071113" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808709831" name="Picture"/>
+                          <pic:cNvPr id="2136071113" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976177817" name="Picture">
+                  <wp:docPr id="1901756672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976177817" name="Picture"/>
+                          <pic:cNvPr id="1901756672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565477086" name="Picture">
+                  <wp:docPr id="1366269977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565477086" name="Picture"/>
+                          <pic:cNvPr id="1366269977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960042213" name="Picture">
+                  <wp:docPr id="590547772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960042213" name="Picture"/>
+                          <pic:cNvPr id="590547772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647988693" name="Picture">
+                  <wp:docPr id="1706752518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647988693" name="Picture"/>
+                          <pic:cNvPr id="1706752518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="640593571" name="Picture">
+                        <wp:docPr id="1550736265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="640593571" name="Picture"/>
+                                <pic:cNvPr id="1550736265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712462176" name="Picture">
+                  <wp:docPr id="312590606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712462176" name="Picture"/>
+                          <pic:cNvPr id="312590606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046797627" name="Picture">
+                  <wp:docPr id="1010655936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046797627" name="Picture"/>
+                          <pic:cNvPr id="1010655936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752557900" name="Picture">
+                  <wp:docPr id="1700029759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752557900" name="Picture"/>
+                          <pic:cNvPr id="1700029759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650989861" name="Picture">
+                  <wp:docPr id="456664423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650989861" name="Picture"/>
+                          <pic:cNvPr id="456664423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238216895" name="Picture">
+                  <wp:docPr id="826844356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238216895" name="Picture"/>
+                          <pic:cNvPr id="826844356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604605743" name="Picture">
+                  <wp:docPr id="1528544416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604605743" name="Picture"/>
+                          <pic:cNvPr id="1528544416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701183297" name="Picture">
+                  <wp:docPr id="1842015910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701183297" name="Picture"/>
+                          <pic:cNvPr id="1842015910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810820749" name="Picture">
+                  <wp:docPr id="1970279446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810820749" name="Picture"/>
+                          <pic:cNvPr id="1970279446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543167031" name="Picture">
+                  <wp:docPr id="209335375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543167031" name="Picture"/>
+                          <pic:cNvPr id="209335375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>